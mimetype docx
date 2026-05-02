--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (267)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (268)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
+                <w:t xml:space="preserve">Type II hot corrosion of the polycrystalline nickelbased superalloy AD730 in presence of Na 2 SO 4 and Na2SO4 -MgSO4 deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">D. Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Muller</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
+                <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 261, pp.113592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2026.113592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415614v1</w:t>
+                <w:t xml:space="preserve">hal-05453305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Mg-doping on ZnSnN2 ternary thin films via reactive magnetron co-sputtering</w:t>
               </w:r>
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II hot corrosion of the polycrystalline nickelbased superalloy AD730 in presence of Na 2 SO 4 and Na2SO4 -MgSO4 deposits</w:t>
+                <w:t xml:space="preserve">Enabling Free Growth of Thin Films by Magnetron Sputtering for Blooming Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Diomande</w:t>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Jérôme Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Zafar Hussain Ibupoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aranda</w:t>
+                <w:t xml:space="preserve">Salah‐eddine Benrazzouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 261, pp.113592. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e22071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2026.113592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202522071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453305v1</w:t>
+                <w:t xml:space="preserve">hal-05415614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Surface Acoustic Wave Sensors at 2.45 GHz Based on AlN/Sapphire and Operable up to 600 °C</w:t>
               </w:r>
@@ -1038,4696 +1038,4696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
+                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colin</w:t>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Armando Pezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+                <w:t xml:space="preserve">Iciar Arnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">Rubén Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Gudín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (13), pp.2418541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966865v1</w:t>
+                <w:t xml:space="preserve">hal-05021881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemically-driven control of electrical resistivity of high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin A Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.102726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318558v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation of chromate into dichromate within magnesium/aluminum layered double hydroxide: An experimental and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cornu</w:t>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hebrant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.108064⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546333v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characteristics of Bi 2 O 2 CO 3 nanosheets synthesized by nano-pulsed discharges in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">A V Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+                <w:t xml:space="preserve">A. Redjaimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (5), pp.1456-1465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576724007672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855982v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant and Anisotropic Enhancement of Spin‐Charge Conversion in Graphene‐Based Quantum System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver doped Cantor alloy thin films with tweed-like microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Benrazzouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Pezo</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iciar Arnay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrián Gudín</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202418541⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021881v1</w:t>
+                <w:t xml:space="preserve">hal-04855982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-driven control of electrical resistivity of high-entropy alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Reversibility without over-potential of fluorinated graphite in lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin A Milichko</w:t>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.102726. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 237, pp.120035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2025.102726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042044v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
+                <w:t xml:space="preserve">Synthesis, structure, and ionic transport properties of lithium monothiophosphate pentahydrate Li 3 PO 3 S·5H 2 O and its anhydrous form Li 3 PO 3 S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+                <w:t xml:space="preserve">Jamal Bouaouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Karman</w:t>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Despas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (34), pp.28496-28507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA03395K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914351v1</w:t>
+                <w:t xml:space="preserve">hal-05318558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characteristics of Bi 2 O 2 CO 3 nanosheets synthesized by nano-pulsed discharges in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condensation of chromate into dichromate within magnesium/aluminum layered double hydroxide: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Fezraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A V Nomine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Damien Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Redjaimia</w:t>
+                <w:t xml:space="preserve">Gwladys Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Belmonte</w:t>
+                <w:t xml:space="preserve">Marc Hebrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (5), pp.1456-1465. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.108064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576724007672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2025.108064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717604v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of magnetic behavior in FeCoNi nanowires with different geometry</w:t>
+                <w:t xml:space="preserve">Improvement of piezocatalytic performance of Na0.5Bi0.5TiO3 perovskite using K doping for efficient Rhodamine B degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nykiel</w:t>
+                <w:t xml:space="preserve">Salma Ayadh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Zarzycki</w:t>
+                <w:t xml:space="preserve">Salma Touili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Maziarz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">M'’barek Amjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.108961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210567v1</w:t>
+                <w:t xml:space="preserve">hal-05328621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of piezocatalytic performance of Na0.5Bi0.5TiO3 perovskite using K doping for efficient Rhodamine B degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of magnetic behavior in FeCoNi nanowires with different geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Touili</w:t>
+                <w:t xml:space="preserve">Anna Nykiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'’barek Amjoud</w:t>
+                <w:t xml:space="preserve">Arkadiusz Zarzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+                <w:t xml:space="preserve">Wojciech Maziarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gouné</w:t>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79, pp.108961. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, pp.118645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05328621v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and highly efficient synergistic sonophotocatalytic degradation of methyl orange with Cu-doped LaFeO₃ perovskite nanoparticles</w:t>
+                <w:t xml:space="preserve">Hardpans in closed mine sites rehabilitation: Geochemical stability and retention of contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Elmouloua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+                <w:t xml:space="preserve">Fatima Akfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Benyoussef</w:t>
+                <w:t xml:space="preserve">Yassine Ait-Khouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouan El Bamiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Darouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.119178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2025.119178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369650v1</w:t>
+                <w:t xml:space="preserve">hal-05601792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid and highly efficient synergistic sonophotocatalytic degradation of methyl orange with Cu-doped LaFeO₃ perovskite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Masset</w:t>
+                <w:t xml:space="preserve">Salma Elmouloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'’barek Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Mezzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chintakindi</w:t>
+                <w:t xml:space="preserve">Manal Benyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79, pp.108931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.108931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279537v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Ni-Doped Iron Oxide/GO Nanoparticles by Co-Precipitation Method for Electrocatalytic Oxygen Reduction Reaction in Microbial Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Benito-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Benito-Santiago</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Dominique Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathish-Kumar Kamaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (2), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ceramics8020040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth orientation and magnetic properties of GdVO 3 tailored by epitaxial strain engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Martirosyan</w:t>
+                <w:t xml:space="preserve">Demonstrating the quasilocalized nature of the Sn impurity states in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gudima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Kacper Pryga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilayda Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Levinský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/k1d6-ffkp⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (20), pp.205202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166618v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating the quasilocalized nature of the Sn impurity states in Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth orientation and magnetic properties of GdVO 3 tailored by epitaxial strain engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilayda Terzi</w:t>
+                <w:t xml:space="preserve">M. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Levinský</w:t>
+                <w:t xml:space="preserve">A. Gudima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.111.205202⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/k1d6-ffkp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064899v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+                <w:t xml:space="preserve">Nanoscale Characterization of Atomic Positions in Orthorhombic Perovskite Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nazarov</w:t>
+                <w:t xml:space="preserve">S. Passuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">H. Chintakindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 674, pp.160844. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202502538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669983v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of electrodeposition potential on the chemical composition, structure and magnetic properties of FeCoNi nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nykiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dubaux</w:t>
+                <w:t xml:space="preserve">Piotr Ledwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Piotr Pawlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C de Weerd</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Mathieu</w:t>
+                <w:t xml:space="preserve">Grzegorz Cempura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 982, pp.173709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645837v1</w:t>
+                <w:t xml:space="preserve">hal-04727516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Ampuero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Anadón</w:t>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Damas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6 (11), pp.8298-8308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01555⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.1122-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961024v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of the (100) surface of the Au-Si-Ho quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+                <w:t xml:space="preserve">Yu-Chin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Chin Huang</w:t>
+                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
+                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (4), pp.045402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.045402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dubaux</w:t>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of low-energy spin precession in a magnetic thin film by tuning its molecular field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024403⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (10), pp.102601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371362v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin injection at MgB2-superconductor/ferromagnet interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of low-energy spin precession in a magnetic thin film by tuning its molecular field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Desbuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Pfaff</w:t>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Christopher Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0220815⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716631v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of electrodeposition potential on the chemical composition, structure and magnetic properties of FeCoNi nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Nykiel</w:t>
+                <w:t xml:space="preserve">Self-induced spin pumping and inverse spin Hall effect in single FePt thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Ledwig</w:t>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Pawlik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Cempura</w:t>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.173709⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (11), pp.8298-8308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c01555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727516v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd Doping at the Co/Pt Interfaces to Induce Ultrafast All-Optical Switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and growth mechanism of Bi2O2CO3 nanosheets by pulsed discharges in liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Petty Gweha Nyoma</w:t>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Malinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julius Hohlfeld</w:t>
+                <w:t xml:space="preserve">C. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.3c01534⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 674, pp.160844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462400v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Oxidation and Spin States of a Single Fe-Based Meso-Macroporous Silica Catalyst in Fenton-like Reaction by Magnetic Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanghoon Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">M-C de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+                <w:t xml:space="preserve">S Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Physical Chemistry C, 128 (20), pp.8449-8457. </w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.10811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614192v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
+                <w:t xml:space="preserve">Unraveling Oxidation and Spin States of a Single Fe-Based Meso-Macroporous Silica Catalyst in Fenton-like Reaction by Magnetic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Al Hokayem</w:t>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L M Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+                <w:t xml:space="preserve">Sanghoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Haye</w:t>
+                <w:t xml:space="preserve">Robert Wojcieszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Physical Chemistry C, 128 (20), pp.8449-8457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547528v2</w:t>
+                <w:t xml:space="preserve">hal-04614192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sn&amp;lt;sub&amp;gt;Bi&amp;lt;/sub&amp;gt; Antisite Defects on the Electronic Band Structure and Transport Properties of the Layered Chalcogenide Semiconductor SnBi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wet chemical synthesis of self-standing single-crystalline copper telluride Cu7Te4 nanorods: Characterizations and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
+                <w:t xml:space="preserve">K Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c06097⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 318, pp.129239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04755330v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Performance of Nano-Layered (AlTiZrHfTa)Nx/SiNx Coatings Deposited by Reactive Magnetron Sputtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
+                <w:t xml:space="preserve">Influence of Sn&amp;lt;sub&amp;gt;Bi&amp;lt;/sub&amp;gt; Antisite Defects on the Electronic Band Structure and Transport Properties of the Layered Chalcogenide Semiconductor SnBi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Te&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilayda Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Pryga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Bouissil</w:t>
+                <w:t xml:space="preserve">Bartlomiej Wiendlocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Levinský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17122799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c06097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797392v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t>
+                <w:t xml:space="preserve">Oxidation Performance of Nano-Layered (AlTiZrHfTa)Nx/SiNx Coatings Deposited by Reactive Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hangtian Wang</w:t>
+                <w:t xml:space="preserve">Djallel Eddine Touaibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haichang Lu</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongxia Guo</w:t>
+                <w:t xml:space="preserve">Abdelhakim Bouissil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peichen Wu</w:t>
+                <w:t xml:space="preserve">Fabrice Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17122799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106198v1</w:t>
+                <w:t xml:space="preserve">hal-04797392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial engineering of ferromagnetism in wafer-scale van der Waals Fe4GeTe2 far above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hangtian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Nominé</w:t>
+                <w:t xml:space="preserve">Haichang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">Zongxia Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Ang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Peichen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137130v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance and mechanical properties of AlTiZrHfTa(-N) high entropy films deposited by reactive magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Anadón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172397⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.104203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047349v1</w:t>
+                <w:t xml:space="preserve">hal-04411321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM Structural Investigation of RE‐Au‐Si 1/1 Approximants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
+                <w:t xml:space="preserve">Nucleation burst in additively manufactured Inconel 718: 3D characterization of ISRO-induced equiaxed microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Engstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijch.202300117⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66, pp.103458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745215v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the topological insulator behavior of half-Heusler PdYBi and PtYBi (111) epitaxial thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia de Melo</w:t>
+                <w:t xml:space="preserve">STEM Structural Investigation of RE‐Au‐Si 1/1 Approximants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Bajoun Mbajoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinko Sršan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu‐chin. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girma Hailu Gebresenbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Pay Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.202300117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.104203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04411321v1</w:t>
+                <w:t xml:space="preserve">hal-04745215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation burst in additively manufactured Inconel 718: 3D characterization of ISRO-induced equiaxed microstructure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mixing gold and iron in nanoparticles by electrical discharges in liquid: A new approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Schenk</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2023.103458⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.100996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2023.100996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213243v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mallet</w:t>
+                <w:t xml:space="preserve">Oxidation resistance and mechanical properties of AlTiZrHfTa(-N) high entropy films deposited by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djallel Eddine Touaibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bouissil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Coustel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.111066. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 969, pp.172397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.172397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893779v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Si addition on the phase structure and oxidation behavior of PVD AlTiN and AlTiCrN coatings using high-resolution characterization techniques</w:t>
               </w:r>
@@ -5841,161 +5841,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cu insertion on the thermoelectric properties of the quaternary cluster compounds Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt; (&amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; = In, K) and Cu&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">Identification of a Fe(OH)2-like phase in the core–shell structure of nano-zero-valent Fe and its evolution when interacting with Pd2+aq ions by Mössbauer spectroscopy, XPS, and TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gall</w:t>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shantanu Misra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Léon</w:t>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gendarme</w:t>
+                <w:t xml:space="preserve">Romain Coustel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (23), pp.7575-7587. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.111066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3tc00214d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2022.111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087920v1</w:t>
+                <w:t xml:space="preserve">hal-03893779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the physico-chemical properties of SnSe films by pulse electrodeposition</w:t>
               </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Toledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 621, pp.156845. </w:t>
@@ -6109,1877 +6109,1894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
+                <w:t xml:space="preserve">Influence of Cu insertion on the thermoelectric properties of the quaternary cluster compounds Cu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;&amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt; (&amp;lt;i&amp;gt;M&amp;lt;/i&amp;gt; = In, K) and Cu&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;In&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Nominé</w:t>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Solomonov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Rybin</w:t>
+                <w:t xml:space="preserve">Christine Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (23), pp.7575-7587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc00214d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553441v1</w:t>
+                <w:t xml:space="preserve">hal-04087920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FeAu mixing for high-temperature control of light scattering at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
+                <w:t xml:space="preserve">Ekaterina Gunina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">Alexander Solomonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Rybin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.2289-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR05117J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835863v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size on surface oxide of 316L stainless steel powders for hot isostatic pressing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Step Formation of Plasmonic Cu Nanodomains in p-Type Cu 2 O Matrix Films for Enhanced Photoconversion of n-ZnO/p-Cu 2 O Heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
+                <w:t xml:space="preserve">Yerila Rodríguez-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+                <w:t xml:space="preserve">Lídice Vaillant-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gyss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101405⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5527-5537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046196v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of In-induced resonant level on the normal-state and superconducting properties of Sn&amp;lt;sub&amp;gt;1.03&amp;lt;/sub&amp;gt;Te</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bartlomiej Wiendlocha</w:t>
+                <w:t xml:space="preserve">Influence of particle size on surface oxide of 316L stainless steel powders for hot isostatic pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Tobola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Petr Levinský</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chateau-Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Hejtmánek</w:t>
+                <w:t xml:space="preserve">Lucas Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075205⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.101405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969519v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Recent weathering promotes C storage inside large phyllosilicate particles in forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.328-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244274v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of welded joint in martensitic steel Grade 91 after interrupted creep test at 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caillet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gressel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 855, pp.143851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456217v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel lead-free BCZT-based ceramic with thermally-stable recovered energy density and increased energy storage efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Zouhair Hanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’barek Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materiomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.873-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmat.2021.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932727v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled assembly of heterogeneous aggregates of clay, iron hydr(oxydes) and polysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">Erwin A. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813233v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent weathering promotes C storage inside large phyllosilicate particles in forest soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Insights in the two-step synthesis of single crystalline Ag2Te nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1), pp.126487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2022.126487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046200v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of welded joint in martensitic steel Grade 91 after interrupted creep test at 600 °C</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Al L2,3 near edge structure captures the dopant activation and segregation in Al-doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03941028v1</w:t>
+                <w:t xml:space="preserve">hal-03813233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lead-free BCZT-based ceramic with thermally-stable recovered energy density and increased energy storage efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lahcini</w:t>
+                <w:t xml:space="preserve">Impact of interfaces on magnetic properties of Gdx(Fe90Co10)1−x alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materiomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmat.2021.12.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (21), pp.212402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0125011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716479v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible self-poled piezocomposite nanogenerator based on H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Zr&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; nanowires and polylactic acid biopolymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+                <w:t xml:space="preserve">Influence of In-induced resonant level on the normal-state and superconducting properties of Sn&amp;lt;sub&amp;gt;1.03&amp;lt;/sub&amp;gt;Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomiej Wiendlocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Tobola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Levinský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Hejtmánek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2se00234e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (7), pp.075205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665161v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of combining 1D and 3D nanofillers in a piezocomposite nanogenerator for biomechanical energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">A flexible self-poled piezocomposite nanogenerator based on H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(Zr&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; nanowires and polylactic acid biopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Hanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyasse Izanzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha El Assimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Mezzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.1983-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2se00234e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2na00429a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03837956v1</w:t>
+                <w:t xml:space="preserve">hal-03665161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid to amorphous transition in Cu-Zr diffusion couples at low cooling rate from chemically constrained liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The benefits of combining 1D and 3D nanofillers in a piezocomposite nanogenerator for biomechanical energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Hanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Izanzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Amjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Mezzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121672⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (21), pp.4658-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00429a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798204v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the oxidation mechanism at high temperature of nanofiber textured AlTiCrN coatings produced by physical vapor deposition using high-resolution characterization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-R. Alhafian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7988,2459 +8005,2442 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Penoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.110226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2022.110226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwalled Carbon Nanotube Purification Probed by Electrochemistry: Low‐Temperature Chlorine Gas Treatment Meets High‐Temperature Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim El Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (10), pp.e202200275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnma.202200275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Pilloud</w:t>
+                <w:t xml:space="preserve">A liquid to amorphous transition in Cu-Zr diffusion couples at low cooling rate from chemically constrained liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 590, pp.121672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Anadon</w:t>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858944v1</w:t>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Ferrimagnet GdFeCo Characterization for Spin‐Orbitronics: Large Field‐Like and Damping‐Like Torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+                <w:t xml:space="preserve">Alberto Anadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Kumagai</w:t>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Tsunoda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
+                <w:t xml:space="preserve">Junior Alegre-Saenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïs Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (6), pp.2200035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202200035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767511v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
+                <w:t xml:space="preserve">Tuning the optical band gap and electrical properties of NiO thin films by nitrogen doping: a joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloïse Damas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Maccariello</w:t>
+                <w:t xml:space="preserve">Yu Kumagai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Tang</w:t>
+                <w:t xml:space="preserve">Naoki Tsunoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiyasu Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (34), pp.21940-21945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2RA01887J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144856v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Growth of AlN Films on Magnetostrictive Foils for High-Magnetoelectric-Response Thin-Film Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tai Nguyen</w:t>
+                <w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Fleming</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Valle</w:t>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gendarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c08399⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (9), pp.3855-3866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046092v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Madkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa E. Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.101500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tl&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;, an original large tunnel-like molybdenum sulfide with Mo zigzag chains and disordered Tl cations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery L Ugolkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar M Ghanbaja</w:t>
+                <w:t xml:space="preserve">Elena A Straumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryvonne Hervieu</w:t>
+                <w:t xml:space="preserve">Sergey A Lermontov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ma00568e⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367738v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Anna V Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya Naumenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Nathalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (1), pp.014003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169653v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of Mg−Ni‐phyllosilicate nanoscrolls and performance of the resulting composites in hexene‐1 and acetone hydrogenation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of a low-alloy steel / nickel superalloy dissimilar metal weld during post-weld heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey A Lermontov</w:t>
+                <w:t xml:space="preserve">Cayo V da Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Lebedev</w:t>
+                <w:t xml:space="preserve">M. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Badinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnma.202000573⟩</w:t>
+              <w:t xml:space="preserve">Welding in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40194-021-01146-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349882v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying nanoparticles by discharges in liquids: a quest for metastability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Temperature Growth of AlN Films on Magnetostrictive Foils for High-Magnetoelectric-Response Thin-Film Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Nevar</w:t>
+                <w:t xml:space="preserve">Tai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+                <w:t xml:space="preserve">Yves Fleming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Philipp Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/ac35f0⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (26), pp.30874-30884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c08399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413816v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of a low-alloy steel / nickel superalloy dissimilar metal weld during post-weld heat treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Badinier</w:t>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Welding in the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40194-021-01146-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382935v2</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching Theoretical Band Gap of ZnSnN 2 Films via Bias Magnetron Cosputtering at Room Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Gendarme</w:t>
+                <w:t xml:space="preserve">Tl&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;, an original large tunnel-like molybdenum sulfide with Mo zigzag chains and disordered Tl cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar M Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.1c00478⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (18), pp.6020-6030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ma00568e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361326v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue emission and twin structure of p-type copper iodide thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa E. Giba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101500⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620171v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenbo Yu</w:t>
+                <w:t xml:space="preserve">Current-induced spin torques on single GdFeCo magnetic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Céspedes-Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Heloïse Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">David Maccariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guitton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ping Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.34-39. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202007047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940841v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis mechanisms in the hydrothermal growth of lead-free BCZT nanostructured multipods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablouh El-Houssaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
+                <w:t xml:space="preserve">Wenbo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CE00591J⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342924v1</w:t>
+                <w:t xml:space="preserve">hal-02940841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of clogging deposits in an irrigation pipeline and effect of post-aeration on clogging potential of tertiary-treated wastewater</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moulay Cherif Harrouni</w:t>
+                <w:t xml:space="preserve">Morphogenesis mechanisms in the hydrothermal growth of lead-free BCZT nanostructured multipods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Hanani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablouh El-Houssaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Frascari</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’barek Amjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (2), pp.309-321. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (30), pp.5249-5256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2020.552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CE00591J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044736v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Viscosity of Purified Multi-Walled Carbon Nanotubes Water and Water-Propylene Glycol-Based Nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10485,25286 +10485,25420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (110) and (320) surfaces of a Cantor alloy</w:t>
+                <w:t xml:space="preserve">Characterization of clogging deposits in an irrigation pipeline and effect of post-aeration on clogging potential of tertiary-treated wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ledieu</w:t>
+                <w:t xml:space="preserve">Hajar Benlouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Feuerbacher</w:t>
+                <w:t xml:space="preserve">Ilham Karmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+                <w:t xml:space="preserve">Moulay Cherif Harrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Šturm</w:t>
+                <w:t xml:space="preserve">Dario Frascari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.116790. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (2), pp.309-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2020.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390321v1</w:t>
+                <w:t xml:space="preserve">hal-05044736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent and covalent immobilization of Candida antarctica Lipase B on chemically modified multiwalled carbon nanotubes for a green acylation process in supercritical CO2</w:t>
+                <w:t xml:space="preserve">The (110) and (320) surfaces of a Cantor alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
+                <w:t xml:space="preserve">J. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guiavarc’h</w:t>
+                <w:t xml:space="preserve">M. Feuerbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+                <w:t xml:space="preserve">C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gleize</w:t>
+                <w:t xml:space="preserve">S. Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 348, pp.26 - 36. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.116790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612257v1</w:t>
+                <w:t xml:space="preserve">hal-03390321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
+                <w:t xml:space="preserve">Non-covalent and covalent immobilization of Candida antarctica Lipase B on chemically modified multiwalled carbon nanotubes for a green acylation process in supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Mohamed Chafik Bourkaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiavarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chevalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348, pp.26 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549011v1</w:t>
+                <w:t xml:space="preserve">hal-02612257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kolotova</w:t>
+                <w:t xml:space="preserve">O. de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548983v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes expression profiling of alveolar macrophages exposed to non-functionalized, anionic and cationic multi-walled carbon nanotubes shows three different mechanisms of toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuben Mercier</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-020-0587-7⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449998v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of a charge density wave and superconductivity in the cluster compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of alloy formation in CoNi nanoparticles synthesized by nanosecond-pulsed discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gall</w:t>
+                <w:t xml:space="preserve">Mahmoud Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134521⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201900255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797039v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All‐Optical Nanoscale Heating and Thermometry with Resonant Dielectric Nanoparticles for Controllable Drug Release in Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+                <w:t xml:space="preserve">George Zograf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Alexander Timin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Gago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Albert Muslimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Shishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201900082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021275v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of TiO2 Nanoparticles: Validation of Alternative Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gaté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Nahle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crosby Soon Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21144855⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895104v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of the protective oxide scale forming on Ni–25Cr–xMn (x = 0.5, 1 and 1.5% wt.) in a 200 Pa O₂ environment at 1050 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vilasi</w:t>
+                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489025v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Kulachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Sapchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dapeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.1908292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+                <w:t xml:space="preserve">hal-02988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of alloy formation in CoNi nanoparticles synthesized by nanosecond-pulsed discharges in liquid nitrogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noël</w:t>
+                <w:t xml:space="preserve">Structure and electrochemical properties of carbon nanostructures derived from nickel(II) and iron(II) phthalocyanines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Tabbal</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201900255⟩</w:t>
+              <w:t xml:space="preserve">International journal of advanced research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jare.2019.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549390v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All‐Optical Nanoscale Heating and Thermometry with Resonant Dielectric Nanoparticles for Controllable Drug Release in Living Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+                <w:t xml:space="preserve">Toxicity of TiO2 Nanoparticles: Validation of Alternative Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Doumandji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Chezeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lpor.201900082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (14), pp.4855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21144855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102009v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Joubert</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of the protective oxide scale forming on Ni–25Cr–xMn (x = 0.5, 1 and 1.5% wt.) in a 200 Pa O₂ environment at 1050 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.176 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2019.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497939v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Synergistic effect of plasma and laser processes in liquid for alloyed nanoparticles synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Nevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Nedelko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.014021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064714v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Melting of Metal–Organic Frameworks for Advanced Nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dapeng Sun</w:t>
+                <w:t xml:space="preserve">Coexistence of a charge density wave and superconductivity in the cluster compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Misek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201908292⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.134521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988373v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and electrochemical properties of carbon nanostructures derived from nickel(II) and iron(II) phthalocyanines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic nanosponges filled with silicon for enhanced white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">A. Larin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ageev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kolotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jare.2019.11.004⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1013-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR08952G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039277v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial strain defines the self-organization of epitaxial MoO2 flakes and porous films on sapphire: experiments and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. González</w:t>
+                <w:t xml:space="preserve">Genes expression profiling of alveolar macrophages exposed to non-functionalized, anionic and cationic multi-walled carbon nanotubes shows three different mechanisms of toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ruediger</w:t>
+                <w:t xml:space="preserve">Hilary Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Melo</w:t>
+                <w:t xml:space="preserve">Reuben Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 514, pp.145875. </w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12951-020-0587-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278511v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ monitoring of alkanethiol self-assembly onto zinc selenide: the role of substrate pretreatment and its implication in bacterial attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gaudry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Šturm</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Podlogar</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147492⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (22), pp.2000848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990393v1</w:t>
+                <w:t xml:space="preserve">hal-03021275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">Transport properties of polycrystalline SnTe prepared by saturation annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.5996-6005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ra10841f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883913v1</w:t>
+                <w:t xml:space="preserve">hal-02516923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of polycrystalline SnTe prepared by saturation annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Dauscher</w:t>
+                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Malinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Gorchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1908357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9ra10841f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516923v1</w:t>
+                <w:t xml:space="preserve">hal-02867780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Co 2 MnAl x Si 1− x Heusler Compounds as a Model System to Correlate Spin Polarization, Intrinsic Gilbert Damping, and Ultrafast Demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jon Gorchon</w:t>
+                <w:t xml:space="preserve">Metastable Al-Fe intermetallic stabilised by epitaxial relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Podlogar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 533, pp.147492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201908357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867780v1</w:t>
+                <w:t xml:space="preserve">hal-02990393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated electrochemical processes for textile industry wastewater treatment: system performances and sludge settling characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Ezzahra Titchou</w:t>
+                <w:t xml:space="preserve">Few-Layer Graphene-Based Nanofluids with Enhanced Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Rakhila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ait Akbour</w:t>
+                <w:t xml:space="preserve">David Cabaleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42834-019-0043-2⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10071258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038728v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and structure of LaVO 3 and PrVO 3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Masset</w:t>
+                <w:t xml:space="preserve">High-Temperature Deformation Behavior of 718Plus: Consideration of γ′ Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkudeniz Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Jose Maria Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dumesnil</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Peculiarities of Microstructure Evolution and Property Changes of Titanium Alloys In Situ during Electric Forging, 9 (2), pp.57-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/mpc20190031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887536v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and microstructural analysis of bifunctional TiO2/Al-Zr thin film deposited by hybrid process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth and structure of LaVO 3 and PrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Villardi de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138255⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.064417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927624v1</w:t>
+                <w:t xml:space="preserve">hal-02887536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Deformation Behavior of 718Plus: Consideration of γ′ Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and microstructural analysis of bifunctional TiO2/Al-Zr thin film deposited by hybrid process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Villardi de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkudeniz Ozturk</w:t>
+                <w:t xml:space="preserve">Carmen Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Maria Cabrera</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Performance and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/mpc20190031⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316632v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure, Morphology, and Mechanical Properties of Ta-Hf-C Coatings Deposited by Pulsed Direct Current Reactive Magnetron Sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated electrochemical processes for textile industry wastewater treatment: system performances and sludge settling characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Afanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Monteynard</w:t>
+                <w:t xml:space="preserve">Hicham Zazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Luo</w:t>
+                <w:t xml:space="preserve">Fatima Ezzahra Titchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chehimi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
+                <w:t xml:space="preserve">Youness Rakhila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ait Akbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10030212⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42834-019-0043-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502177v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Violet Adsorption by Oppositely Twisted Heat-Treated Halloysite and Pecoraite Nanoscrolls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Structure, Morphology, and Mechanical Properties of Ta-Hf-C Coatings Deposited by Pulsed Direct Current Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Danilovich</w:t>
+                <w:t xml:space="preserve">Alexis de Monteynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Yudina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Huan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chehimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10030212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965696v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Violet Adsorption by Oppositely Twisted Heat-Treated Halloysite and Pecoraite Nanoscrolls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Petrova</w:t>
+                <w:t xml:space="preserve">Dmitry Danilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+                <w:t xml:space="preserve">Elena Yudina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (27), pp.13161-13161. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr90142f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331640v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eutectic modification by ternary compound cluster formation in Al-Si alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+                <w:t xml:space="preserve">J. Barrirero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Engstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ghafoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.5506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41919-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186871v1</w:t>
+                <w:t xml:space="preserve">hal-05000529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-damaging purification method: decoupling the toxicity of multi-walled carbon nanotubes and their associated metal impurities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fontana</w:t>
+                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guichard</w:t>
+                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hohlfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8en01276h⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (17), pp.172401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270532v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">High-Rate Capability of Supercapacitors Based on Tannin-Derived Ordered Mesoporous Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sevilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (21), pp.17627-17635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265963v1</w:t>
+                <w:t xml:space="preserve">hal-02357757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">Nanostructured tin oxide materials for the sub-ppm detection of indoor formaldehyde pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.120396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2018.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02075060v1</w:t>
+                <w:t xml:space="preserve">hal-02357740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria accumulate copper ions and inhibit oxide formation on copper surface during antibacterial efficiency test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Jiaqi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Mücklich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.102759 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2019.102759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444190v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonnet</w:t>
+                <w:t xml:space="preserve">C Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Allain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.064009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389280v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic modification by ternary compound cluster formation in Al-Si alloys</w:t>
+                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barrirero</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pauly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41919-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000529v1</w:t>
+                <w:t xml:space="preserve">hal-02011073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycrystalline Co$_2$ Mn-based Heusler thin films with high spin polarization and low magnetic damping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Deposition and characterization of (Ti, Al)N coatings deposited by thermal LPCVD in an industrial reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Uny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
+                <w:t xml:space="preserve">Salim Lamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hohlfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Evelyne Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (17), pp.172401. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 358, pp.923-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064684v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Rate Capability of Supercapacitors Based on Tannin-Derived Ordered Mesoporous Carbons</w:t>
+                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b03407⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357757v1</w:t>
+                <w:t xml:space="preserve">hal-02272689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured tin oxide materials for the sub-ppm detection of indoor formaldehyde pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of cementite composition along the processing of cold-rolled and annealed Dual-Phase steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Sanchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 208, pp.120396. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.100179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357740v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria accumulate copper ions and inhibit oxide formation on copper surface during antibacterial efficiency test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protecting Carbon Nanotubes from Oxidation for Selective Carbon Impurity Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqi Luo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2019.102759⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (23), pp.14725-14733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488917v1</w:t>
+                <w:t xml:space="preserve">hal-02186871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low magnetic damping in Co 2 Mn-based Heusler compounds: promising materials for spintronic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Surface tension of functionalized MWCNT-based nanofluids in water and commercial propylene-glycol mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.064009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 293, pp.111473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134870v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Correction: Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mingabudinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Trofimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (27), pp.13161-13161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr90142f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011073v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-damaging purification method: decoupling the toxicity of multi-walled carbon nanotubes and their associated metal impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Darne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Yves Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (6), pp.1852-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8en01276h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272689v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and characterization of (Ti, Al)N coatings deposited by thermal LPCVD in an industrial reactor</w:t>
+                <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Uny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
+                <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Lamri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Fischer</w:t>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119534v1</w:t>
+                <w:t xml:space="preserve">hal-02075060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+                <w:t xml:space="preserve">Tuning the Magnetism of Plasma-Synthesized Iron Nitride Nanoparticles: Application in Pervaporative Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Crosby-Soon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Gabriela Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444214v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (1), pp.360-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation Redistribution along the Spiral of Ni-Doped Phyllosilicate Nanoscrolls: Energy Modelling and STEM/EDS Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina K. Khrapova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201801144⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144869v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ag and Cd nanoparticles by nanosecond-pulsed discharge in liquid nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Trad</w:t>
+                <w:t xml:space="preserve">Cation Redistribution along the Spiral of Ni-Doped Phyllosilicate Nanoscrolls: Energy Modelling and STEM/EDS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei A. Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina K. Khrapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11705-019-1802-7⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.719-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201801144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144868v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, morphology and formation mechanism of a novel polymorph of lead dioxide, γ-PbO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+                <w:t xml:space="preserve">Comprehensive study of the low-temperature transport properties of polycrystalline Sn&amp;lt;sub&amp;gt;1+x&amp;lt;/sub&amp;gt;Te (x = 0 and 0.03)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719001079⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.085404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105360v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of the low-temperature transport properties of polycrystalline Sn&amp;lt;sub&amp;gt;1+x&amp;lt;/sub&amp;gt;Te (x = 0 and 0.03)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.085404⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (7), pp.4358-4366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303233v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser printing of optically resonant hollow crystalline carbon nanostructures from 1D and 2D metal–organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mingabudinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Zalogina</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Trofimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (21), pp.10155-10159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9nr02167a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Transparent p-Cu₂O/n-ZnO Nanoscale-Film Heterojunctions for Photodetection and Photovoltaic Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+                <w:t xml:space="preserve">Synthesis of Ag and Cd nanoparticles by nanosecond-pulsed discharge in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Trad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Tarasenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00808⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11705-019-1802-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390743v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced adsorption of methylene blue on chemically modified graphene nanoplatelets thanks to favorable interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noor Izzati Md Rosli</w:t>
+                <w:t xml:space="preserve">Crystal structure, morphology and formation mechanism of a novel polymorph of lead dioxide, γ-PbO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719001079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4701-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02612254v1</w:t>
+                <w:t xml:space="preserve">hal-02105360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable morphologies of ultrathin ZnO nanostructures synthesized by a plasma afterglow-assisted oxidation process and their photocatalytic properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced adsorption of methylene blue on chemically modified graphene nanoplatelets thanks to favorable interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Imam</w:t>
+                <w:t xml:space="preserve">Rabita Mohd Firdaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Noor Izzati Md Rosli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Miska</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (4), pp.045008. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (12), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab1238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4701-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144871v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
+                <w:t xml:space="preserve">Tunable morphologies of ultrathin ZnO nanostructures synthesized by a plasma afterglow-assisted oxidation process and their photocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+                <w:t xml:space="preserve">T. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marchal</w:t>
+                <w:t xml:space="preserve">A. Imam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Schneider</w:t>
+                <w:t xml:space="preserve">D. Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Hamie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.045008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817145v1</w:t>
+                <w:t xml:space="preserve">hal-02144871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ge</w:t>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chen</w:t>
+                <w:t xml:space="preserve">Sophie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Raphael Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962289v1</w:t>
+                <w:t xml:space="preserve">hal-01817145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-objects synthesized from Cu, Ag and Cu28Ag72 electrodes by submerged discharges in liquid nitrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Wurtzite CoO: a direct band gap oxide suitable for a photovoltaic absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (99), pp.13949-13952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06777e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105354v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Nano-objects synthesized from Cu, Ag and Cu28Ag72 electrodes by submerged discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840644v1</w:t>
+                <w:t xml:space="preserve">hal-02105354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of porosity formation and influence on mechanical properties in selective laser melting of Ti-6Al-4V parts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+                <w:t xml:space="preserve">Synthesis of Te-Bi core-shell nanowires by two-step electrodeposition in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.049⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.30 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874197v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+                <w:t xml:space="preserve">Synthesis lead of two-dimensional sheets by spark discharge in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2017.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899428v1</w:t>
+                <w:t xml:space="preserve">hal-02105351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis lead of two-dimensional sheets by spark discharge in liquid nitrogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 279, pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2017.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105351v1</w:t>
+                <w:t xml:space="preserve">hal-02129955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and thermoelectric properties of p-type bismuth antimony telluride nanowires synthetized by template electrodeposition in polycarbonate membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Schoenleber</w:t>
+                <w:t xml:space="preserve">Synthesis of perfectly ordered mesoporous carbons by water-assisted mechanochemical self-assembly of tannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (22), pp.5123-5132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8GC02295J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.05.071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129955v1</w:t>
+                <w:t xml:space="preserve">hal-03562591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of perfectly ordered mesoporous carbons by water-assisted mechanochemical self-assembly of tannin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Sevilla</w:t>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC02295J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03562591v1</w:t>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Tunable Localized Surface Plasmon Resonance and Broadband Visible Photoresponse of Cu Nanoparticles/ZnO Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (47), pp.40958-40965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b17194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+                <w:t xml:space="preserve">hal-02899428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of porosity formation and influence on mechanical properties in selective laser melting of Ti-6Al-4V parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+                <w:t xml:space="preserve">Jonathan Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cleymand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">Angeline Poulon-Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 156, pp.480-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942344v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of copper and zinc nanostructures by discharges in liquid nitrogen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal Structure and Transport Properties of the Homologous Compounds (PbSe)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;i&amp;gt;m&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; (&amp;lt;i&amp;gt;m&amp;lt;/i&amp;gt; = 2, 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Candolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.12.087⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (1), pp.422-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105358v1</w:t>
+                <w:t xml:space="preserve">hal-02180362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Transport Properties of the Homologous Compounds (PbSe)&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(Bi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;3&amp;lt;i&amp;gt;m&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; (&amp;lt;i&amp;gt;m&amp;lt;/i&amp;gt; = 2, 3)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (1), pp.422-434. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (43), pp.37671-37678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180362v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local structure and point defects-dependent Area-Selective Atomic Layer Deposition Approach for Facile Synthesis of p-Cu₂O/n-ZnO Segmented Nano-junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Facile One-Step Synthesis of Polyoxazoline-Coated Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Fleutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b12584⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (42), pp.11898-11901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201802234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278609v1</w:t>
+                <w:t xml:space="preserve">hal-01942344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proper assessment of TEM diffraction patterns originating from CrN nitrides in a ferritic matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of copper and zinc nanostructures by discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 207, pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.12.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04975867v1</w:t>
+                <w:t xml:space="preserve">hal-02105358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered mesoporous carbons obtained by soft-templating of tannin in mild conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">A proper assessment of TEM diffraction patterns originating from CrN nitrides in a ferritic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.671-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562699v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
+                <w:t xml:space="preserve">Ordered mesoporous carbons obtained by soft-templating of tannin in mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sanchez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 270, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01650405v1</w:t>
+                <w:t xml:space="preserve">hal-03562699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enaam Jamal Al Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ferjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jon.2017.1353⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524303v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast synthesis of ultrathin ZnO nanowires by oxidation of Cu/Zn stacks in low-pressure afterglow</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene for Water-Based Nanofluid Preparation: Effect of Chemical Modifications on Dispersion and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mangin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Miska</w:t>
+                <w:t xml:space="preserve">Eun Jeong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/8/085602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3), pp.603-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jon.2017.1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106043v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Cu@ZnO core–shell nanoparticles by spark discharges in liquid nitrogen</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid Solubility in Cu 5 Gd 1− x Ca x System: Structure, Stability, and Hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andraž Kocjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Kelhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Gradišek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Likozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Žagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.9203623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/9203623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2017.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106041v1</w:t>
+                <w:t xml:space="preserve">hal-04957734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">Hydrothermal Treatment of Tannin: A Route to Porous Metal Oxides and Metal/Carbon Hybrid Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia L Braghiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Szczurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gadonneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics5010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent electrochemical performances of nanocast ordered mesoporous carbons based on tannin-related polyphenols as supercapacitor electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
+                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.099⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.5405-5410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562825v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper Nanowires through Oriented Mesoporous Silica: A Step towards Protected and Parallel Atomic Switches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17048-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941810v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Enhanced thermal stability and mechanical properties of nitrogen deficient titanium aluminum nitride (Ti0.54Al0.46Ny) thin films by tuning the applied negative bias voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Calamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansson Jõesaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4986350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01580876v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal stability and mechanical properties of nitrogen deficient titanium aluminum nitride (Ti0.54Al0.46Ny) thin films by tuning the applied negative bias voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pierson</w:t>
+                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Zharif Ahmad Thirmizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4986350⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (8), pp.1988-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033867v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Chemical Vapor Deposition Growth of Graphene Nanosheets on Supported Copper Oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
+                <w:t xml:space="preserve">Carbonitriding of low alloy steels: Mechanical and metallurgical responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Dal'Maz Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohd Zharif Ahmad Thirmizir</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10562-017-2125-2⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 693, pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095702v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonitriding of low alloy steels: Mechanical and metallurgical responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Michel</w:t>
+                <w:t xml:space="preserve">Effect of heat treatments on the microstructure of an ultrafine-grained Al-Zn-Mg alloy produced by powder metallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Queudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemonnier S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barraud E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanbaja Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allain N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 693, pp.225-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.03.077⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 685, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106038v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatments on the microstructure of an ultrafine-grained Al-Zn-Mg alloy produced by powder metallurgy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allain N.</w:t>
+                <w:t xml:space="preserve">Copper Nanowires through Oriented Mesoporous Silica: A Step towards Protected and Parallel Atomic Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Smida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Ghilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.109⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.17752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431184v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid Solubility in Cu 5 Gd 1− x Ca x System: Structure, Stability, and Hydrogenation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristina Žagar</w:t>
+                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Queudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/9203623⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957734v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal Treatment of Tannin: A Route to Porous Metal Oxides and Metal/Carbon Hybrid Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics5010007⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562754v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent functionalization of polyhedral graphitic particles synthesized by arc discharge from graphite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+                <w:t xml:space="preserve">Excellent electrochemical performances of nanocast ordered mesoporous carbons based on tannin-related polyphenols as supercapacitor electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp08568g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 344, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095711v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Fast synthesis of ultrathin ZnO nanowires by oxidation of Cu/Zn stacks in low-pressure afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (8), pp.085602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/28/8/085602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106036v1</w:t>
+                <w:t xml:space="preserve">hal-02106043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pierson</w:t>
+                <w:t xml:space="preserve">Synthesis of Cu@ZnO core–shell nanoparticles by spark discharges in liquid nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979140⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962293v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+                <w:t xml:space="preserve">Nitrogen chemical state in N-doped Cu2O thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vigolo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4979140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095694v1</w:t>
+                <w:t xml:space="preserve">hal-04962293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Estellé</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.227 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660593v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered, vertically-aligned and functionalized mesoporous silica films generated by sequential electrochemically assisted self-assembly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Long-term Stability of Graphene Based Nanofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering and Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), pp.529-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijmerr.6.6.529-533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.03.220⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01804022v1</w:t>
+                <w:t xml:space="preserve">hal-01660593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Direct growth of graphene on MgO by chemical vapor deposition for thermal conductivity enhancement of phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Izhar Kairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Khairul Nizam Mohd Zuhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.352-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04962292v1</w:t>
+                <w:t xml:space="preserve">hal-02095694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-rate synthesis of graphene by a lower cost chemical vapor deposition route</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room temperature self-assembled growth of vertically aligned columnar copper oxide nanocomposite thin films on unmatched substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-017-4034-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-10540-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095699v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of striation in the metastable β phase of titanium alloys observed by transmission electron microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-rate synthesis of graphene by a lower cost chemical vapor deposition route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (3), pp.795-804. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576717004150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-017-4034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483280v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clickable Bifunctional and Vertically Aligned Mesoporous Silica Films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of striation in the metastable β phase of titanium alloys observed by transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangkun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongchao Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanbaja Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201500440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.795-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717004150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498438v1</w:t>
+                <w:t xml:space="preserve">hal-02483280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clickable Bifunctional and Vertically Aligned Mesoporous Silica Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201500440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01430765v1</w:t>
+                <w:t xml:space="preserve">hal-01498438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Electronic structures of Cu2O, Cu4O3, and CuO: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Lany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Soldera</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Ping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (24), pp.245418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.245418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513805v1</w:t>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Chamorro</w:t>
+                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899484v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">Local Structure-Driven Localized Surface Plasmon Absorption and Enhanced Photoluminescence in ZnO-Au Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aotmane En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (51), pp.29405-29413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113601v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous growth of monolayer graphene on Ni–Cu bimetallic catalyst by atmospheric pressure CVD process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gleize</w:t>
+                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mickan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra04197c⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.742-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095724v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.11.005⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494520v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Shyju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (49), pp.43480-43488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Nanostructures design by plasma afterglow-assisted oxidation of iron–copper thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Imam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 442, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288956v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature deposition of homogeneous, highly transparent and conductive Al-doped ZnO films by reactive high power impulse magnetron sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Muller</w:t>
+                <w:t xml:space="preserve">Simultaneous growth of monolayer graphene on Ni–Cu bimetallic catalyst by atmospheric pressure CVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choon-Ming Seah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siang-Piao Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Ichikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (47), pp.41447-41452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra04197c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2016.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04969823v1</w:t>
+                <w:t xml:space="preserve">hal-02095724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the aggregation mechanism of bacteria (Shewanella oneidensis MR1) in the presence of polyethyleneimine: Effects of the exopolymeric superstructure and polymer molecular weight</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Electrodeposition of high aspect ratio single crystalline tellurium nanowires from piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.285-293. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222, pp.528 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145608v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+                <w:t xml:space="preserve">Deciphering the aggregation mechanism of bacteria (Shewanella oneidensis MR1) in the presence of polyethyleneimine: Effects of the exopolymeric superstructure and polymer molecular weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuete Saa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">Marie-Eve Krapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot-Choux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113600v1</w:t>
+                <w:t xml:space="preserve">hal-02145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525494v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Le Normand</w:t>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.898 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095717v1</w:t>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive and aqueous dispersible ZnO/PNIPAM core/shell nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halima Alem</w:t>
+                <w:t xml:space="preserve">Dramatic enhancement of double-walled carbon nanotube quality through a one-pot tunable purification method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Angélica Vieira Bridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/33/335605⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266251v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-responsive and aqueous dispersible ZnO/PNIPAM core/shell nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Schejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (33), pp.335605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/33/335605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Wang</w:t>
+                <w:t xml:space="preserve">Generation of Silicon Nanostructures by Atmospheric Microplasma Jet: The Role of Hydrogen Admixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Barwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej E. Cibulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201400047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293639v1</w:t>
+                <w:t xml:space="preserve">hal-01285329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Synthesis of nanocrystals by discharges in liquid nitrogen from Si-Sn sintered electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01254753v1</w:t>
+                <w:t xml:space="preserve">hal-01285979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ordered and oriented mesoporous silica thin films bearing octyl or hexadecyl groups by electrochemically assisted self-assembly and evaluation of their transport properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nataliya A. Vodolazkaya</w:t>
+                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-014-2726-2⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343998v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Silicon Nanostructures by Atmospheric Microplasma Jet: The Role of Hydrogen Admixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ondrej E. Cibulka</w:t>
+                <w:t xml:space="preserve">Preparation of ordered and oriented mesoporous silica thin films bearing octyl or hexadecyl groups by electrochemically assisted self-assembly and evaluation of their transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pelant</w:t>
+                <w:t xml:space="preserve">Nataliya A. Vodolazkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.132-140. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (7), pp.2075-2085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201400047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10008-014-2726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285329v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanocrystals by discharges in liquid nitrogen from Si-Sn sintered electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Reactivity of Callovo-Oxfordian Claystone and its Clay Fraction With Metallic Iron: Role of Non-Clay Minerals in the Interaction Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hussein</w:t>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mariotti</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17477⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.290-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2015.0630404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285979v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId877" w:history="1">
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289108v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Speciation in the Suspended Particulate Matter of an Urban River (Orge, France): Influence of Seasonality and Urbanization Gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es500680x⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344001v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale investigations of the fate of heavy metals associated to iron-bearing particles in a highly polluted stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+                <w:t xml:space="preserve">Caroline Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Duriez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Falkenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.2744-2760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2192-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Speciation in the Suspended Particulate Matter of an Urban River (Orge, France): Influence of Seasonality and Urbanization Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guillemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (20), pp.11901-11909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es500680x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344000v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Influence of Zn ion addition on the properties of ordered mesoporous TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Assaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId980" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (5), pp.2081-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4nj00051j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293268v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Zn ion addition on the properties of ordered mesoporous TiO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical activation of Au nanoparticles for the selective partial oxidation of methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Carteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
+                <w:t xml:space="preserve">J. Gonzalez-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. L. Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Lucas-Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4nj00051j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 317, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276646v1</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId985" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Miska</w:t>
+                <w:t xml:space="preserve">Electro-Assisted Self-Assembly of Cetyltrimethylammonium-Templated Silica Films in Aqueous Media: Critical Effect of Counteranions on the Morphology and Mesostructure Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId992" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (5), pp.1848-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm404014c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285170v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma synthesis of hexagonal-pyramidal graphite hillocks</w:t>
+                <w:t xml:space="preserve">Catalytic growth of carbon nanowires on composite diamond/silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Glad</w:t>
+                <w:t xml:space="preserve">Amine Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic De Poucques</w:t>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Jaszczak</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 288, pp.702-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.10.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.04.084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285336v1</w:t>
+                <w:t xml:space="preserve">hal-01285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Aluminium Nanostructures Created by Discharges in Various Dielectric Liquids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+                <w:t xml:space="preserve">Plasma synthesis of hexagonal-pyramidal graphite hillocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic De Poucques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Jaszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Belmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-014-9564-y⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285341v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neus Vila</w:t>
+                <w:t xml:space="preserve">Comparison of Aluminium Nanostructures Created by Discharges in Various Dielectric Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201309447⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (5), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-014-9564-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01343999v1</w:t>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous route to color-tunable Mn-doped ZnS quantum dots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically Assisted Generation of Highly Ordered Azide-Functionalized Mesoporous Silica for Oriented Hybrid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.04.023⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (11), pp.2945-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201309447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843169v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase hydrodeoxygenation of guaiacol over iron-based catalysts. Effect of gases composition, iron load and supports (silica and activated carbon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous route to color-tunable Mn-doped ZnS quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Labiadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ben Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto N. Olcese</w:t>
+                <w:t xml:space="preserve">David Piatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sebastian Mackowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tibavizco</w:t>
+                <w:t xml:space="preserve">Jacques Lalevéee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.528-538. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140, pp.674-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866008v1</w:t>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of anionic vs neutral polymers to the formation of green rust 1 from γ-FeOOH bioreduction.</w:t>
+                <w:t xml:space="preserve">Gas-phase hydrodeoxygenation of guaiacol over iron-based catalysts. Effect of gases composition, iron load and supports (silica and activated carbon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P.A. Jorand</w:t>
+                <w:t xml:space="preserve">Roberto N. Olcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Sergent</w:t>
+                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Ph. Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">L. Tibavizco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.528-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.09.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490451.2012.746403⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915084v1</w:t>
+                <w:t xml:space="preserve">hal-00866008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
+                <w:t xml:space="preserve">Contribution of anionic vs neutral polymers to the formation of green rust 1 from γ-FeOOH bioreduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Durand</w:t>
+                <w:t xml:space="preserve">F.P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+                <w:t xml:space="preserve">P.-Ph. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
+              <w:t xml:space="preserve">Geomicrobiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (7), pp.600-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01490451.2012.746403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880310v1</w:t>
+                <w:t xml:space="preserve">hal-00915084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1037" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic chemicals by iron-catalyzed hydrotreatment of lignin pyrolysis vapor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Olcese</w:t>
+                <w:t xml:space="preserve">L. Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lardier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+                <w:t xml:space="preserve">I. Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1041" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300191⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.831-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1042" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00865986v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Aromatic chemicals by iron-catalyzed hydrotreatment of lignin pyrolysis vapor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Olcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bettahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (8), pp.1490-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1047" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119603v1</w:t>
+                <w:t xml:space="preserve">hal-00865986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity and Valorization of Products Issued from Carbonation of Saline Waste Solution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pelletier</w:t>
+                <w:t xml:space="preserve">Berthierine-like mineral formation and stability during the interaction of kaolinite with metallic iron at 90 C under anoxic and oxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9187-6⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (1), pp.163-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505716v1</w:t>
+            <w:hyperlink r:id="rId1049" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+                <w:t xml:space="preserve">Room temperature bistability with wide thermal hysteresis in a spin crossover silica nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1053" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Marêché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gleize</w:t>
+                <w:t xml:space="preserve">El-Eulmi Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tc00546a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276615v1</w:t>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1056" w:history="1">
+            <w:hyperlink r:id="rId1058" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Villain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (16), pp.8522-8529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1062" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115156v1</w:t>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Oxidation of Single-Walled Carbon Nanotube Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId876" w:history="1">
+                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp400890n⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289114v1</w:t>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of platinum embedded in amorphous carbon by micro-gap discharge in heptane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Fe(III) and Al(III) during hydroxylation by forced hydrolysis: The nature of Al–Fe oxyhydroxy co-precipitates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Delphine Vantelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1068" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gardoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 407, pp.76-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1065" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284944v1</w:t>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential precipitation of a new goethite-calcite nanocomposite and its possible application in the removal of toxic ions from polluted water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1073" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00749245v1</w:t>
+            <w:hyperlink r:id="rId1071" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+                <w:t xml:space="preserve">Sequential precipitation of a new goethite-calcite nanocomposite and its possible application in the removal of toxic ions from polluted water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1076" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1078" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1079" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289119v1</w:t>
+            <w:hyperlink r:id="rId1074" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00749245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethyleneimine-mediated flocculation of Shewanella oneidensis MR-1: Impacts of cell surface appendage and polymer concentration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Synthesis of platinum embedded in amorphous carbon by micro-gap discharge in heptane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142 (1), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2013.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187084v1</w:t>
+                <w:t xml:space="preserve">hal-01284944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Polyethyleneimine-mediated flocculation of Shewanella oneidensis MR-1: Impacts of cell surface appendage and polymer concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Krapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1838-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1086" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01945585v1</w:t>
+                <w:t xml:space="preserve">hal-02187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1088" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1084" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 223 (8), pp.4695-4708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Noninjection Route to CdS Quantum Dots via Hydrothermal Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of iron oligomeric species with natural organic matter: a combined EELS and Mössbauer investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Billaud</w:t>
+                <w:t xml:space="preserve">Aude-Valérie Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhammad Abyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">V. Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (4), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-012-0260-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am300232z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00775999v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Route to Biocompatible ZnSe:Mn/ZnO Core/Shell Quantum Dots Using 1-Thioglycerol As Stabilizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1094" w:history="1">
+                <w:t xml:space="preserve">One-Pot Noninjection Route to CdS Quantum Dots via Hydrothermal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad Abyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm2012928⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (5), pp.2561-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am300232z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786198v1</w:t>
+                <w:t xml:space="preserve">hal-00775999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnCl2 and MgCl2 for the removal of reactive dye Levafix Brilliant Blue EBRA from synthetic textile wastewaters: An adsorption/aggregation mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous Route to Biocompatible ZnSe:Mn/ZnO Core/Shell Quantum Dots Using 1-Thioglycerol As Stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Z. Z Bouyakoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Ouhib</w:t>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kacha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.G. El Samrani</w:t>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.008⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (16), pp.3706-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm2012928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265624v1</w:t>
+            <w:hyperlink r:id="rId1105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnCl2 and MgCl2 for the removal of reactive dye Levafix Brilliant Blue EBRA from synthetic textile wastewaters: An adsorption/aggregation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Z Bouyakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Z. Bouyakoub</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 187 (1-3), pp.264-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02505745v1</w:t>
+                <w:t xml:space="preserve">hal-02265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Adsorption Evidence of Single-Wall and Multi-Wall Carbon Nanotube Opening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MnCl2 and MgCl2 for the removal of reactive dye Levafix Brilliant Blue EBRA from synthetic textile wastewaters: An adsorption/aggregation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Bouyakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
+                <w:t xml:space="preserve">S. Kacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Mcrae</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Beguin</w:t>
+                <w:t xml:space="preserve">A.G. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-782-A9.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 187 (1-3), pp.264-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313565v1</w:t>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of green rust induced by tropical river biofilm components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Adsorption Evidence of Single-Wall and Multi-Wall Carbon Nanotube Opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay-Rachid Babaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jorand</w:t>
+                <w:t xml:space="preserve">Edward Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Dupont-Pavlovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.030⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 782 (A9.5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-782-A9.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721559v1</w:t>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mareche</w:t>
+                <w:t xml:space="preserve">The formation of green rust induced by tropical river biofilm components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (13), pp.2586-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498076v1</w:t>
+            <w:hyperlink r:id="rId1124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of Fe-C coatings prepared by reactive triode-magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive scenario for commonly used purification procedures of arc-discharge as-produced single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+                <w:t xml:space="preserve">Claire Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Jean-Francois Mareche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Gulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (9), pp.1859-1869. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.949-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/JMR.2010.0241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829922v1</w:t>
+                <w:t xml:space="preserve">hal-00498076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Route to Colloidal Mn-Doped ZnSe and Core/Shell ZnSe/ZnS Quantum Dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Balan</w:t>
+                <w:t xml:space="preserve">Structural characterization of Fe-C coatings prepared by reactive triode-magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bauer-Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic101302q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (9), pp.1859-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2010.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784880v1</w:t>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Water-Based Route to Colloidal Mn-Doped ZnSe and Core/Shell ZnSe/ZnS Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Geszke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.10940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic101302q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413495v1</w:t>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate dynamics in an urban sewer: a case study of Nancy, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1091" w:history="1">
+                <w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sieliechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00413475v1</w:t>
+                <w:t xml:space="preserve">hal-00413495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical properties of core/shell/shell CdTe/CdS/ZnO quantum dots prepared in aqueous solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prussian Blue electrodeposition within an oriented mesoporous silica film: preliminary observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Rocques-Carmes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (24), pp.6601-6607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3611-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp905695f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00433351v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Vigolo</w:t>
+                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herold</w:t>
+                <w:t xml:space="preserve">Victor Mamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Marêché</w:t>
+                <w:t xml:space="preserve">T.N.Ha Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Margueron</w:t>
+                <w:t xml:space="preserve">Jaouad Thabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380893v1</w:t>
+                <w:t xml:space="preserve">hal-02266141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and macroscopic anisotropy in supramolecular hydrogels of histidine-based surfactants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Direct Revealing of the Occupation Sites of Heavy Alkali Metal Atoms in Single-Walled Carbon Nanotube Intercalation Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gizzi</w:t>
+                <w:t xml:space="preserve">C. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
+                <w:t xml:space="preserve">J.-F. Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">P. Bourson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (18), pp.7624-7628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03006678v1</w:t>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prussian Blue electrodeposition within an oriented mesoporous silica film: preliminary observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic and macroscopic anisotropy in supramolecular hydrogels of histidine-based surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goux</w:t>
+                <w:t xml:space="preserve">Patrick Gizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-009-3611-8⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (45), pp.6183-6186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.08.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1164" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941897v1</w:t>
+            <w:hyperlink r:id="rId1160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1165" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sidewall covalent functionalization of single-walled carbon nanotubes and its advantages for composite processing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced optical properties of core/shell/shell CdTe/CdS/ZnO quantum dots prepared in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Thabit</w:t>
+                <w:t xml:space="preserve">Fadi Aldeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rocques-Carmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2008.10.024⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (45), pp.19458-19467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905695f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02266141v1</w:t>
+            <w:hyperlink r:id="rId1167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented Mesoporous Silica Films Obtained by Electro-Assisted Self-Assembly (EASA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Phosphate dynamics in an urban sewer: a case study of Nancy, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm8029664⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43, pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941906v1</w:t>
+            <w:hyperlink r:id="rId1176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1174" w:history="1">
+            <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate dynamics in an urban sewer: A case study of Nancy, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Oriented Mesoporous Silica Films Obtained by Electro-Assisted Self-Assembly (EASA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.052⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm8029664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02264644v1</w:t>
+            <w:hyperlink r:id="rId1177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1175" w:history="1">
+            <w:hyperlink r:id="rId1180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1091" w:history="1">
+                <w:t xml:space="preserve">Phosphate dynamics in an urban sewer: A case study of Nancy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1137" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (4), pp.1088-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2008.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02264652v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId1104" w:history="1">
+                <w:t xml:space="preserve">Sources, nature, and fate of heavy metal-bearing particles in the sewer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Frochot</w:t>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sieliechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (23), pp.6052-6062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02265074v1</w:t>
+            <w:hyperlink r:id="rId1181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular distribution of metals in a liverwort and in a moss transplanted to two streams of differing acidity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in humic acid conformation during coagulation with ferric chloride: Implications for drinking water treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Siéliéchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+                <w:t xml:space="preserve">G.J. Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Giamberini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-008-9653-8⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (8-9), pp.2111-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439377v1</w:t>
+            <w:hyperlink r:id="rId1183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1189" w:history="1">
+            <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically assisted self-assembly of mesoporous silica thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular distribution of metals in a liverwort and in a moss transplanted to two streams of differing acidity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Etienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Gabrielle Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat1951⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (1-4), pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-008-9653-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848968v1</w:t>
+            <w:hyperlink r:id="rId1194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1193" w:history="1">
+            <w:hyperlink r:id="rId1195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new antimony(0)/polyaniline nanocomposites by a one-pot solution phase method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Electrochemically assisted self-assembly of mesoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sibottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2006.04.026⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (8), pp.602 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat1951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849182v1</w:t>
+            <w:hyperlink r:id="rId1195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of new antimony(0)/polyaniline nanocomposites by a one-pot solution phase method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Géhin</w:t>
+                <w:t xml:space="preserve">Axel Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aissa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (1), pp.171 - 176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2006.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945893v1</w:t>
+            <w:hyperlink r:id="rId1199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of trace metals in Ferralsols in New Caledonia</w:t>
+                <w:t xml:space="preserve">Chemical stability of hydroxysulphate green rust synthetised in the presence of foreign anions: carbonate, phosphate and silicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Becquer</w:t>
+                <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
+                <w:t xml:space="preserve">A. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rotte-Capet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">R. Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mustin</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, ICAME 2005, 167 (1-3), pp.803-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-49853-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377662v1</w:t>
+                <w:t xml:space="preserve">hal-01945893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of nickel availability by nickel bearing minerals in natural and anthropogenic soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of trace metals in Ferralsols in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+                <w:t xml:space="preserve">T. Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Becquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Leclerc-Cessac</w:t>
+                <w:t xml:space="preserve">S. Rotte-Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (2), pp.200-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486253v1</w:t>
+            <w:hyperlink r:id="rId1210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1216" w:history="1">
+            <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy study of approximant phases in Al-Cr-Fe system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">Control of nickel availability by nickel bearing minerals in natural and anthropogenic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatia Tina Massoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Becquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Leclerc-Cessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500269501⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (1-2), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513591v1</w:t>
+            <w:hyperlink r:id="rId1221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1219" w:history="1">
+            <w:hyperlink r:id="rId1222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural manganese oxide: Combined analytical approach for solid characterization and arsenic retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1220" w:history="1">
+            <w:hyperlink r:id="rId1223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1221" w:history="1">
+            <w:hyperlink r:id="rId1224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1222" w:history="1">
+            <w:hyperlink r:id="rId1225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1223" w:history="1">
+            <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (11), pp.2715-2724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1224" w:history="1">
+            <w:hyperlink r:id="rId1227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1225" w:history="1">
+            <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1219" w:history="1">
+            <w:hyperlink r:id="rId1222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1226" w:history="1">
+            <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Electron microscopy study of approximant phases in Al-Cr-Fe system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (3-5), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500269501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01899541v1</w:t>
+                <w:t xml:space="preserve">hal-00513591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1230" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Single-Phase and Gram-Scale Synthesis of Thiol-Uncapped Stable Colloidal Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1231" w:history="1">
+            <w:hyperlink r:id="rId1233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jurvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1232" w:history="1">
+            <w:hyperlink r:id="rId1234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.282-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1233" w:history="1">
+            <w:hyperlink r:id="rId1235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2005.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1230" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1234" w:history="1">
+            <w:hyperlink r:id="rId1236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruby</w:t>
+                <w:t xml:space="preserve">Synthetic allophane-like particles: textural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bogenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 255 (1-3), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2004.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1238" w:history="1">
+            <w:hyperlink r:id="rId1239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959394v1</w:t>
+            <w:hyperlink r:id="rId1236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1239" w:history="1">
+            <w:hyperlink r:id="rId1240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element carriers in combined sewer during dry and wet weather: an electron microscope investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coprecipitation of Fe(II–III) hydroxycarbonate green rust stabilised by phosphate adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S Lartiges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Florent Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Yvon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), pp.117-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2004.01.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02283422v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t>
+                <w:t xml:space="preserve">Surface characterisation of template-synthesised multi-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine El Samrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+                <w:t xml:space="preserve">M.-R. Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Kazpard</w:t>
+                <w:t xml:space="preserve">E. Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barrès</w:t>
+                <w:t xml:space="preserve">F. Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 396 (1-3), pp.49-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.07.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899639v1</w:t>
+                <w:t xml:space="preserve">hal-03313365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterisation of template-synthesised multi-walled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Babaa</w:t>
+                <w:t xml:space="preserve">Antoine El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mcrae</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Veronique Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Valsaque</w:t>
+                <w:t xml:space="preserve">Odile Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 396 (1-3), pp.49-53. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (3), pp.756 - 768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.07.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313365v1</w:t>
+                <w:t xml:space="preserve">hal-01899639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state intercalation of barium into poly(para-phenylene): TEM, EELS and ESR characterizations</w:t>
+                <w:t xml:space="preserve">Trace element carriers in combined sewer during dry and wet weather: an electron microscope investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubois</w:t>
+                <w:t xml:space="preserve">A.G El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">B.S Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André A. Merlin</w:t>
+                <w:t xml:space="preserve">J. Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Billaud</w:t>
+                <w:t xml:space="preserve">A Kohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44 (3), pp.801-805. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (8), pp.2063-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(02)00720-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2004.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675825v1</w:t>
+                <w:t xml:space="preserve">hal-02283422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1262" w:history="1">
+            <w:hyperlink r:id="rId1261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal growth microstructures of quasicrystalline Ti–Zr–Ni films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid state intercalation of barium into poly(para-phenylene): TEM, EELS and ESR characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brien</w:t>
+                <w:t xml:space="preserve">A. Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauscher</w:t>
+                <w:t xml:space="preserve">André A. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weisbecker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Machizaud</w:t>
+                <w:t xml:space="preserve">D. Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (3), pp.801-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(02)00720-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(03)01350-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02882479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t>
+                <w:t xml:space="preserve">Transversal growth microstructures of quasicrystalline Ti–Zr–Ni films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. El Samrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kazpard</w:t>
+                <w:t xml:space="preserve">A. Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Machizaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 256 (3-4), pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(03)01350-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283479v1</w:t>
+                <w:t xml:space="preserve">hal-02882479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1272" w:history="1">
+            <w:hyperlink r:id="rId1274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of nearly single-shell nickel clusters in amorphous aluminium oxides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clarification of municipal sewage with ferric chloride: the nature of coagulant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dubois</w:t>
+                <w:t xml:space="preserve">A. G. El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1089" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Begin-Colin</w:t>
+                <w:t xml:space="preserve">V. Kazpard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massicot</w:t>
+                <w:t xml:space="preserve">O. Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418610208240009⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (3), pp.756-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561751v1</w:t>
+            <w:hyperlink r:id="rId1274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1279" w:history="1">
+            <w:hyperlink r:id="rId1278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of nearly single-shell nickel clusters in amorphous aluminium oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">S. Illy-Cherrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 82 (5), pp.913-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418610208240009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01959534v1</w:t>
+            <w:hyperlink r:id="rId1278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1283" w:history="1">
+            <w:hyperlink r:id="rId1285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of nano-sized nickel(II), copper(I) and zinc(II) oxide nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Tillement</w:t>
+                <w:t xml:space="preserve">Synthesis of Fe(II-III) hydroxysulphate green rust by coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y Fort</w:t>
+                <w:t xml:space="preserve">Omar Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0921-5093(02)00057-6⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (1), pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1293-2558(01)01219-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1290" w:history="1">
+            <w:hyperlink r:id="rId1288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561772v1</w:t>
+            <w:hyperlink r:id="rId1285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1291" w:history="1">
+            <w:hyperlink r:id="rId1289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated hydride reduction of palladium–copper ions in organic media: formation of nanocrystalline Pd–Cu alloy powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1284" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of nano-sized nickel(II), copper(I) and zinc(II) oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Illy-Cherrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1285" w:history="1">
+            <w:hyperlink r:id="rId1291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1287" w:history="1">
+            <w:hyperlink r:id="rId1292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1288" w:history="1">
+            <w:hyperlink r:id="rId1294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Fort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 283 (1-2), pp.11-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0921-5093(00)00732-2⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 338 (1-2), pp.70-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0921-5093(02)00057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1293" w:history="1">
+            <w:hyperlink r:id="rId1296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561854v1</w:t>
+            <w:hyperlink r:id="rId1289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1294" w:history="1">
+            <w:hyperlink r:id="rId1297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial solubilisation of Cd from apatite during aerobic cellulose biodegradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification by TEM and EELS of the products formed at the surface of a carbon electrode during its reduction in MClO4–EC and MBF4–EC electrolytes (M=Li, Na)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:2000150⟩</w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (4), pp.401-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0968-4328(99)00118-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00886061v1</w:t>
+            <w:hyperlink r:id="rId1301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1299" w:history="1">
+            <w:hyperlink r:id="rId1302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by TEM and EELS of the products formed at the surface of a carbon electrode during its reduction in MClO4–EC and MBF4–EC electrolytes (M=Li, Na)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial solubilisation of Cd from apatite during aerobic cellulose biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Munier-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Yvonb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (5), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0968-4328(99)00118-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02429326v1</w:t>
+                <w:t xml:space="preserve">hal-00886061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1304" w:history="1">
+            <w:hyperlink r:id="rId1307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation and characterization by TEM and EELS of manganese species during graft copolymerization of acrylic acid onto sawdust using KMnO4 as initiator</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activated hydride reduction of palladium–copper ions in organic media: formation of nanocrystalline Pd–Cu alloy powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Illy-Cherrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 283 (1-2), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0921-5093(00)00732-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696798v1</w:t>
+            <w:hyperlink r:id="rId1309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1308" w:history="1">
+            <w:hyperlink r:id="rId1310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct evidence of size-dependent structural transition in nanosized nickel particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation and characterization by TEM and EELS of manganese species during graft copolymerization of acrylic acid onto sawdust using KMnO4 as initiator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 54, pp.553-556</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561867v1</w:t>
+            <w:hyperlink r:id="rId1310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1312" w:history="1">
+            <w:hyperlink r:id="rId1314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical insertion of sodium in pitch-based carbon fibres in comparison with graphite in NaClO4–ethylene carbonate electrolyte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First direct evidence of size-dependent structural transition in nanosized nickel particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Illy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tillement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Machizaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(99)00276-5⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 79 (5), pp.1021-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418619908210344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02429332v1</w:t>
+                <w:t xml:space="preserve">hal-03561867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1315" w:history="1">
+            <w:hyperlink r:id="rId1318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Electrochemical insertion of sodium in pitch-based carbon fibres in comparison with graphite in NaClO4–ethylene carbonate electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 45 (3), pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(99)00276-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Structural Properties of Iron Nitride thin Films Obtained by Argon-Nitrogen Reactive Radio-Frequency Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1316" w:history="1">
+            <w:hyperlink r:id="rId1322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1317" w:history="1">
+            <w:hyperlink r:id="rId1323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1318" w:history="1">
+            <w:hyperlink r:id="rId1324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1319" w:history="1">
+            <w:hyperlink r:id="rId1325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1320" w:history="1">
+            <w:hyperlink r:id="rId1326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/proc-384-103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1315" w:history="1">
+            <w:hyperlink r:id="rId1321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35774,4278 +35908,5026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1321" w:history="1">
+            <w:hyperlink r:id="rId1327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards electrochemical regeneration of redox photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1321" w:history="1">
+            <w:hyperlink r:id="rId1327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1322" w:history="1">
+            <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion of carbon storage by weathering of pristine phyllosilicate at the decadal timescale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1323" w:history="1">
+            <w:hyperlink r:id="rId1329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingride van der Kellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1324" w:history="1">
+            <w:hyperlink r:id="rId1330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international symposium on the interactions of soil minerals with organic matter and microbes (ISMOM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Tsukuba (JAPAN), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1322" w:history="1">
+            <w:hyperlink r:id="rId1328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1325" w:history="1">
+            <w:hyperlink r:id="rId1331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of metal impurities from detonation nanodiamonds by heat treatment with chlorine gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1326" w:history="1">
+            <w:hyperlink r:id="rId1332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1327" w:history="1">
+            <w:hyperlink r:id="rId1333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamonds workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1325" w:history="1">
+            <w:hyperlink r:id="rId1331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1328" w:history="1">
+            <w:hyperlink r:id="rId1334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D characterization of equiaxed grains induced by mediated nucleation in additively manufactured Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1329" w:history="1">
+            <w:hyperlink r:id="rId1335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1330" w:history="1">
+            <w:hyperlink r:id="rId1336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Engstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1331" w:history="1">
+            <w:hyperlink r:id="rId1337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Kandaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Le Bischenberg, France. pp.012002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1332" w:history="1">
+            <w:hyperlink r:id="rId1338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1328" w:history="1">
+            <w:hyperlink r:id="rId1334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1333" w:history="1">
+            <w:hyperlink r:id="rId1339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiTaNiVAl, Design of A Light Weight Refractory High Entropy Alloy (LWR-HEA) For Industrial Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1062" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293227v1</w:t>
+            <w:hyperlink r:id="rId1339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1334" w:history="1">
+            <w:hyperlink r:id="rId1340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of crystals developed in liquid and in solid media: Symmetry analysis -Group theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Nominé Nominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM’2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ferhat Abbas - Sétif, Algérie, Nov 2023, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280954v1</w:t>
+            <w:hyperlink r:id="rId1340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1335" w:history="1">
+            <w:hyperlink r:id="rId1341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of Te-based single crystalline 1D nanostructures by template-free electrodeposition in ionic liquids, K. Al Hokayem, L. Thiebaud, J. Ghanbaja, N. Stein, S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1335" w:history="1">
+            <w:hyperlink r:id="rId1341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1336" w:history="1">
+            <w:hyperlink r:id="rId1342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId877" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649436v1</w:t>
+            <w:hyperlink r:id="rId1342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1337" w:history="1">
+            <w:hyperlink r:id="rId1343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of crystals developed in liquid and in solid media: Symmetry analysis -Group theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">TiTaNiVAl, Design of A Light Weight Refractory High Entropy Alloy (LWR-HEA) For Industrial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM’2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Ferhat Abbas - Sétif, Algérie, Nov 2023, Sétif, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference of Mechanics and Materials (ICMM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sétif, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296944v1</w:t>
+            <w:hyperlink r:id="rId1343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1338" w:history="1">
+            <w:hyperlink r:id="rId1344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent weathering promotes carbon storage inside large phyllosilicate particles in forest soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingride van der Kellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSOIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, on line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1338" w:history="1">
+            <w:hyperlink r:id="rId1344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1339" w:history="1">
+            <w:hyperlink r:id="rId1345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingride van der Kellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNano 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161409v1</w:t>
+            <w:hyperlink r:id="rId1345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1340" w:history="1">
+            <w:hyperlink r:id="rId1346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Japan-France Virtual Workshop on thermoelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1340" w:history="1">
+            <w:hyperlink r:id="rId1346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1341" w:history="1">
+            <w:hyperlink r:id="rId1347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank partial dislocation in Ti2AlC-MAX phase induced by matrix-Cu diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th International Conference and Expo on Advanced Ceramics and Composites (ICACC2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1341" w:history="1">
+            <w:hyperlink r:id="rId1347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1342" w:history="1">
+            <w:hyperlink r:id="rId1348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering promoted by biological activity enhances carbon storage inside large phyllosilicate particles in acidic forest soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Turpault</w:t>
+                <w:t xml:space="preserve">Single crystalline Te and Ag2Te nanostructures for thermoelectric conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">CNano 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219742v1</w:t>
+            <w:hyperlink r:id="rId1348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1343" w:history="1">
+            <w:hyperlink r:id="rId1349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process related porosity and mechanical properties in selective laser melting of TA6V parts: a couple 3D X-ray tomography and theoretical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1344" w:history="1">
+            <w:hyperlink r:id="rId1350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture - ICPDF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1343" w:history="1">
+            <w:hyperlink r:id="rId1349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1345" w:history="1">
+            <w:hyperlink r:id="rId1351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically resonant graphite nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1346" w:history="1">
+            <w:hyperlink r:id="rId1352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nominé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1347" w:history="1">
+            <w:hyperlink r:id="rId1353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1348" w:history="1">
+            <w:hyperlink r:id="rId1354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Mezenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Metamaterials and Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint petersbourg, Russia. pp.012103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1349" w:history="1">
+            <w:hyperlink r:id="rId1355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1345" w:history="1">
+            <w:hyperlink r:id="rId1351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1350" w:history="1">
+            <w:hyperlink r:id="rId1356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based nanofluids: structural quality of graphene vs. dispersion quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1351" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Nanofluids (ICNf2019) &amp; 2nd European Symposium on Nanofluids (ESNf2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Castelló, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1350" w:history="1">
+            <w:hyperlink r:id="rId1356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1352" w:history="1">
+            <w:hyperlink r:id="rId1358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of CdO nanostructures by nano-second pulsed discharges in liquid nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1353" w:history="1">
+            <w:hyperlink r:id="rId1359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Trad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1354" w:history="1">
+            <w:hyperlink r:id="rId1360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1352" w:history="1">
+            <w:hyperlink r:id="rId1358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1355" w:history="1">
+            <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic, magnetic and structural properties of epitaxial Co2MnZ (Z=Al, Si, Ga, Ge, Sn, Sb) Heusler compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1356" w:history="1">
+            <w:hyperlink r:id="rId1362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1357" w:history="1">
+            <w:hyperlink r:id="rId1363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Rojas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th annual conference on Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1355" w:history="1">
+            <w:hyperlink r:id="rId1361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1358" w:history="1">
+            <w:hyperlink r:id="rId1364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of chemical treatments to improve processability of carbon nanomaterials (carbon nanotubes and graphene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1359" w:history="1">
+            <w:hyperlink r:id="rId1365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanoscience &amp; Technology (ICNST-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1358" w:history="1">
+            <w:hyperlink r:id="rId1364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1360" w:history="1">
+            <w:hyperlink r:id="rId1366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1360" w:history="1">
+            <w:hyperlink r:id="rId1366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1361" w:history="1">
+            <w:hyperlink r:id="rId1367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the morphology of tellurium nanostructures by template-free electrodeposition in ionic liquids : from hollow nanostructures to hair-like nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDNANO12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1361" w:history="1">
+            <w:hyperlink r:id="rId1367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1362" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68th Annual Meeting ISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1362" w:history="1">
+            <w:hyperlink r:id="rId1368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1363" w:history="1">
+            <w:hyperlink r:id="rId1369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of nanostructured AA7020 powder by Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Queudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">IC-CMTP4 4th International Conference on Competitive Materials and Technology Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371975v1</w:t>
+            <w:hyperlink r:id="rId1369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1368" w:history="1">
+            <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation hardening in a ultrafine-grained aluminum alloy AA7020 developed by powder metallurgy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1369" w:history="1">
+            <w:hyperlink r:id="rId1370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Queudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1370" w:history="1">
+            <w:hyperlink r:id="rId1373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La Métallurgie – Quel Avenir », ST4. Nouveaux matériaux, nouvelles propriétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1368" w:history="1">
+            <w:hyperlink r:id="rId1372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1371" w:history="1">
+            <w:hyperlink r:id="rId1374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step consolidation and precipitation hardening of nanostructured AA7020 powder by Spark Plasma Sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC-CMTP4 4th International Conference on Competitive Materials and Technology Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384765v1</w:t>
+            <w:hyperlink r:id="rId1374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1373" w:history="1">
+            <w:hyperlink r:id="rId1379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene-based nanofluids for heat transfer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1351" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Junior Euromat 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1373" w:history="1">
+            <w:hyperlink r:id="rId1379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1374" w:history="1">
+            <w:hyperlink r:id="rId1380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of Graphene in Water for Heat Dissipation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1351" w:history="1">
+            <w:hyperlink r:id="rId1357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemOnTubes 2016 - International meeting on the chemistry of graphene and carbon nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1374" w:history="1">
+            <w:hyperlink r:id="rId1380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1375" w:history="1">
+            <w:hyperlink r:id="rId1381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene modification for preparation of stable nanofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jeong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Energy Challenges and Mechanics (ECM5) - Working on small scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1375" w:history="1">
+            <w:hyperlink r:id="rId1381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1376" w:history="1">
+            <w:hyperlink r:id="rId1382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of SnO2-Ga2O3 alloys grown by spray pyrolysis and hot wire MOCVD for wide gap transparent conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1364" w:history="1">
+            <w:hyperlink r:id="rId1375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1365" w:history="1">
+            <w:hyperlink r:id="rId1376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1366" w:history="1">
+            <w:hyperlink r:id="rId1377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1367" w:history="1">
+            <w:hyperlink r:id="rId1378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1377" w:history="1">
+            <w:hyperlink r:id="rId1383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laimis Silimavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCSB, Jun 2015, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1376" w:history="1">
+            <w:hyperlink r:id="rId1382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1378" w:history="1">
+            <w:hyperlink r:id="rId1384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility of Nanotube Inner Channels Investigated by Krypton Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1379" w:history="1">
+            <w:hyperlink r:id="rId1385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1253" w:history="1">
+            <w:hyperlink r:id="rId1248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Valsaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1380" w:history="1">
+            <w:hyperlink r:id="rId1386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1381" w:history="1">
+            <w:hyperlink r:id="rId1387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd France-Russia Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Metz, France. pp.75-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1382" w:history="1">
+            <w:hyperlink r:id="rId1388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/names2007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1378" w:history="1">
+            <w:hyperlink r:id="rId1384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1383" w:history="1">
+            <w:hyperlink r:id="rId1389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of nanostructured AlN films by radio-frequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1263" w:history="1">
+            <w:hyperlink r:id="rId1269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoSMat2005, International Conference on Surfaces, Coatings and Nanostructured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1383" w:history="1">
+            <w:hyperlink r:id="rId1389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REFRACTORY AND LIGHT WEIGHT HIGH ENTROPY ALLOYS FOR INDUSTRIAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erbeia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11-th EEIGM IC-AMR Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqiang Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFNano &amp; C’Nano joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqiang Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Society and Materials international Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template-free electrodeposition of 1D Te nanostructures in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solvay workshop on Ionic liquids: from fundamentals to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compound Semicondcutor Week 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toyama, Japan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of surface treatments on the electrical and optical properties of SnO2-Ga2O3 thin films for UV wavelengths applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">international Conference on Innovation in Thin Film Processing and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1384" w:history="1">
+            <w:hyperlink r:id="rId1400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1385" w:history="1">
+            <w:hyperlink r:id="rId1401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Gunina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1386" w:history="1">
+            <w:hyperlink r:id="rId1402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Larin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1387" w:history="1">
+            <w:hyperlink r:id="rId1403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1388" w:history="1">
+            <w:hyperlink r:id="rId1404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nominé,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials), IEEE, pp.X-250-X-252, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1389" w:history="1">
+            <w:hyperlink r:id="rId1405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Metamaterials54993.2022.9920910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1384" w:history="1">
+            <w:hyperlink r:id="rId1400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1390" w:history="1">
+            <w:hyperlink r:id="rId1406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argillite-cement interaction: the Tournemire experimental platform (France) as an analogue of a deep geological setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1391" w:history="1">
+            <w:hyperlink r:id="rId1407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1392" w:history="1">
+            <w:hyperlink r:id="rId1408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tinseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1393" w:history="1">
+            <w:hyperlink r:id="rId1409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Devol-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1394" w:history="1">
+            <w:hyperlink r:id="rId1410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1395" w:history="1">
+            <w:hyperlink r:id="rId1411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, pp.10012-2, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1390" w:history="1">
+            <w:hyperlink r:id="rId1406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1396" w:history="1">
+            <w:hyperlink r:id="rId1412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation by transmission electron microscopy of metallic clusters (Co, Ni, Cu...) prepared by solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1397" w:history="1">
+            <w:hyperlink r:id="rId1413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Illy-Cherrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1398" w:history="1">
+            <w:hyperlink r:id="rId1414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1232" w:history="1">
+            <w:hyperlink r:id="rId1234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1399" w:history="1">
+            <w:hyperlink r:id="rId1415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40055,949 +40937,201 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institute of Physics Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Electron Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Cancun, Mexico. 2, Institute of Physics Publishing, pp.435-436, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1396" w:history="1">
+            <w:hyperlink r:id="rId1412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561897v1</w:t>
-              </w:r>
-[...746 lines deleted...]
-                <w:t xml:space="preserve">hal-01277774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1410" w:history="1">
+            <w:hyperlink r:id="rId1416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible, self-poled and ultra-sensitive lead-free piezocomposite nanogenerator for biomechanical energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Hanani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyasse Izanzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Merselmiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Amjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Mezzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1410" w:history="1">
+            <w:hyperlink r:id="rId1416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41007,168 +41141,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1411" w:history="1">
+            <w:hyperlink r:id="rId1417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characteristics of metallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1397" w:history="1">
+            <w:hyperlink r:id="rId1413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Illy-Cherrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1398" w:history="1">
+            <w:hyperlink r:id="rId1414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1232" w:history="1">
+            <w:hyperlink r:id="rId1234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1277" w:history="1">
+            <w:hyperlink r:id="rId1283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recents Progres en Genie des Procedes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (62), Tec &amp; Doc - Lavoisier, pp.183-187, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1411" w:history="1">
+            <w:hyperlink r:id="rId1417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1412"/>
+      <w:footerReference w:type="default" r:id="rId1418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -41315,51 +41449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717604v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redjaimia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724007672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nykiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Zarzycki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Maziarz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118645" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05328621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ayadh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Touili" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108961" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elmouloua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108931" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#233;on" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pryga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wieder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Terzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsk&#253;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205202" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ledwig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Cempura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614192v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00816" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Wiendlocha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06097" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Touaibia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouissil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122799" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05047349v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172397" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Alhafian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Chemin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penoy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171800" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00214d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046196v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleischmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gyss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101405" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03969519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Tobola" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hejtm&#225;nek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075205" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046200v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941028v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacques" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143851" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716479v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2021.12.011" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665161v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Izanzar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00234e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amjoud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00429a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798204v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboudi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121672" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048380v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Adib" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110226" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Nguyen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bender" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grysan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08399" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367738v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar M Ghanbaja" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hervieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00568e" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382935v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayo V da Silva Lima" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-021-01146-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342924v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablouh El-Houssaine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00591J" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05044736v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benlouali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Karmal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Cherif Harrouni" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Frascari" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.552" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449998v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cassidy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-0587-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797039v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Misek" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134521" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02895104v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Doumandji" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21144855" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489025v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.11.030" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549390v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Trad" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900255" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102009v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zograf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Muslimov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shishkin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900082" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039277v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2019.11.004" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516923v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10841f" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038728v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Afanga" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zazou" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Titchou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rakhila" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait Akbour" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-019-0043-2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02927624v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138255" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316632v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkudeniz Ozturk" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cabrera" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calvo" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/mpc20190031" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502177v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Monteynard" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10030212" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331640v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mingabudinova" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zalogina" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Petrova" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr90142f" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000529v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauly" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghafoor" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41919-2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357757v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel D&#237;ez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sevilla" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03407" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357740v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120396" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144869v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Krasilin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K. Khrapova" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801144" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144868v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1802-7" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105360v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719001079" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303233v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.085404" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331622v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02167a" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105354v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbara" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.07.004" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874197v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stef" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.049" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105351v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2017.10.012" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562591v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02295J" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105358v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.12.087" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02180362v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Sassi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02656" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975867v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skiba" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.07.019" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562699v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.017" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106043v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Altaweel" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imam" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/8/085602" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106041v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2017.03.002" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562825v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.099" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941810v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ai" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17048-z" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106038v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dal'Maz Silva" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.077" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431184v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier S." TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud E." TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanbaja Jaafar" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain N." TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.109" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXCPKBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957734v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Kocjan" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Gradi&#353;ek" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Likozar" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9203623" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562754v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L Braghiroli" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010007" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483280v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Fan" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchao Kou" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717004150" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498438v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500440" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53DH56H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343998v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya A. Vodolazkaya" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2726-2" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285329v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barwe" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stein" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej E. Cibulka" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pelant" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400047" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53D587C329D71A9376429C15ACA51FF98EEF5E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285979v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussein" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariotti" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17477" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344001v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500680x" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276646v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Assaker" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00051j" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285336v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jaszczak" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.084" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRM8RZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285341v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9564-y" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843169v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Labiadh" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piatkowski" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mackowski" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;ee" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.04.023" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNPRKH1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866008v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto N. Olcese" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibavizco" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.09.043" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM7NQRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284944v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.006" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWZD2KS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775999v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Billaud" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300232z" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265624v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Z Bouyakoub" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouhib" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacha" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.008" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505745v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Bouyakoub" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313565v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beguin" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-782-A9.5" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829922v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2010.0241" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784880v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101302q" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413475v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frappier" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.11.052" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B4F5DNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433351v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905695f" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006678v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gizzi" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.08.093" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13HP5T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941897v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3611-8" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61BF2E42882A130019291F864AF3880D16CA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264644v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848968v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sibottier" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1951" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849182v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2006.04.026" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8B5CMH3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377662v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becquer" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotte-Capet" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486253v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatia Tina Massoura" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.01.008" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D1203LD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513591v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500269501" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486358v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.023" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6J89437-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941980v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurvilliers" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.032" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283422v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G El Samrani" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Lartiges" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvon" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kohler" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.01.029" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313365v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Babaa" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.07.070" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675825v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dailly" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billaud" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00720-6" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0R1XTH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882479v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Machizaud" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(03)01350-2" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561751v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tillement" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin-Colin" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208240009" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561772v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tillement" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dubois" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massicot" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fort" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(02)00057-6" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRJM24JW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561854v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(00)00732-2" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRWWPS2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886061v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruno Lartiges" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvonb" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000150" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429326v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naji" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(99)00118-3" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4NLHHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696798v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubinoux" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561867v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illy" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619908210344" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429332v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00276-5" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJPHRM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540701v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatbi" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-103" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293227v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04296944v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566180v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352233v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trad" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabbal" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384758v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queudet" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyon" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384765v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313371v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercy" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007018" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378163v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738345v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561897v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Massicot" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04128997v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erbeia" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04428044v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561912v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05558390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander I Solomonov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#353; Polan&#353;ek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verg&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5FD00086F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05453305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2026.113592" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeshah Almushawwah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Albrithen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito Labis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Gawati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. El-Naggar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2026.114671" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Hussain Ibupoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah&#8208;eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202522071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05106845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanviemvongsak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knittel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.113095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05021881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anad&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Pezo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Arnay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Guerrero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Gud&#237;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202418541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Benrazzouq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102726" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Nomine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redjaimia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Belmonte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576724007672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116521" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04966865v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bouaouina" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA03395K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Fezraoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Steciuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hebrant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2025.108064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05328621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ayadh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Touili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Mezzane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108961" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nykiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Zarzycki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Maziarz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118645" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akfas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait-Khouia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan El Bamiki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Darouich" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.119178" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05369650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elmouloua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.108931" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benito-Santiago" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish-Kumar Kamaraj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics8020040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le L&#233;on" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Pryga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wieder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilayda Terzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Levinsk&#253;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.205202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martirosyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gudima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/k1d6-ffkp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05279537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passuti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chintakindi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202502538" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727516v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ledwig" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Cempura" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.173709" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462400v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Petty Gweha Nyoma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Hohlfeld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.3c01534" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bajoun Mbajoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chin Huang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Hailu Gebresenbut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Pay G&#243;mez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.045402" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220815" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04371362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Desbuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vautrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ampuero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Damas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c01555" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04669983v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233; Nomin&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160844" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04614192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghoon Kim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c00816" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04547528v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Al Hokayem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Adam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Haye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomiej Wiendlocha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c06097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallel Eddine Touaibia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bouissil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122799" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangtian Wang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichang Lu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxia Guo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peichen Wu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37917-8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411321v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Palin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de Melo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.104203" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745215v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Sr&#353;an" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu&#8208;chin. Huang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202300117" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04137130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nomin&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2023.100996" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05047349v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.172397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048428v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-R. Alhafian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Chemin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Penoy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171800" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2022.111066" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04411192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Toledo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156845" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087920v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Misra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gendarme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc00214d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Nomin&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gunina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Solomonov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Rybin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR05117J" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerila Rodr&#237;guez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dice Vaillant-Roca" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01132" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046196v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleischmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chateau-Cornu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gyss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101405" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046200v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingride van der Kellen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Turpault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.12.009" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03941028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collomb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gressel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacques" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143851" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Hanani" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Merselmiz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;barek Amjoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lahcini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmat.2021.12.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin A. Henry" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106340" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932727v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126487" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813233v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fadel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuynet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111880" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244274v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;s Bello" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mangin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03969519v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Tobola" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hejtm&#225;nek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075205" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665161v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Izanzar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2se00234e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837956v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Amjoud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00429a" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048380v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Adib" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2022.110226" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03792284v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Berrada" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desforges" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gleize" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202200275" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03798204v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aboudi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121672" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858944v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Anadon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;spedes-Berrocal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Alegre-Saenz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202200035" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767511v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Kumagai" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Tsunoda" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyasu Oba" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2RA01887J" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03361326v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00478" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620171v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Madkhali" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa E. Giba" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101500" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349882v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K Khrapova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery L Ugolkov" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A Straumal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A Lermontov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Lebedev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.202000573" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03413816v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna V Nomin&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarasenka" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Nevar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Nedelko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Kabbara" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ac35f0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382935v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayo V da Silva Lima" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Badinier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-021-01146-8" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai Nguyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fleming" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bender" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grysan" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c08399" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367738v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar M Ghanbaja" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hervieu" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ma00568e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144856v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#239;se Damas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maccariello" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Tang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202007047" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Yu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.007" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342924v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablouh El-Houssaine" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00591J" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958233v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2020.1818382" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05044736v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Benlouali" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Karmal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Cherif Harrouni" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Frascari" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2020.552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390321v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ledieu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuerbacher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#352;turm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116790" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612257v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bourkaib" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chevalot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.08.046" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278511v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Melo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres-Costa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Melo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145875" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549390v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Trad" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900255" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102009v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Zograf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Muslimov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shishkin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201900082" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988373v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kulachenkov" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sapchenko" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Sun" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201908292" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039277v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jare.2019.11.004" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02895104v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leroux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Doumandji" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chezeau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gat&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21144855" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489025v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2019.11.030" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549011v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tarasenka" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.014021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797039v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Misek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.134521" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548983v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomine" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ageev" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kolotova" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR08952G" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449998v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cassidy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuben Mercier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-0587-7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03021275v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gago" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000848" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516923v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Ibrahim" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra10841f" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02867780v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Guillemard" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Gorchon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201908357" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990393v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaudry" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podlogar" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147492" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02883913v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cabaleiro" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071258" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316632v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkudeniz Ozturk" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cabrera" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calvo" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/mpc20190031" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887536v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.064417" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02927624v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Villardi de Oliveira" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schuster" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138255" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038728v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Afanga" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Zazou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Titchou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Rakhila" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ait Akbour" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-019-0043-2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502177v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Monteynard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Luo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chehimi" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10030212" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965696v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Danilovich" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yudina" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.03.007" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05000529v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrirero" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauly" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ghafoor" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41919-2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064684v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rojas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hohlfeld" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121614" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357757v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel D&#237;ez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sevilla" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Izquierdo" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b03407" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357740v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sanchez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120396" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488917v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Luo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hein" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;cklich" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2019.102759" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134870v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemard" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pierre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.064009" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119534v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Uny" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lamri" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fischer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.014" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02389280v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moreno" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100179" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186871v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12554" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02265963v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111473" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331640v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mingabudinova" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Zalogina" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Petrova" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Trofimov" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr90142f" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270532v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontana" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guichard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en01276h" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444190v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby-Soon Chang" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Dudek" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00385" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144869v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Krasilin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina K. Khrapova" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201801144" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303233v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.085404" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02390743v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aotmane En Naciri" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00808" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331622v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr02167a" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144868v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11705-019-1802-7" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105360v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719001079" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612254v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabita Mohd Firdaus" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Izzati Md Rosli" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Mohamed" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4701-4" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02144871v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;rez" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imam" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pilloud" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miska" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab1238" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962289v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ge" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Meng" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06777e" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105354v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbara" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. No&#235;l" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.07.004" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840644v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2017.11.010" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105351v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2017.10.012" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129955v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schoenleber" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.05.071" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562591v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC02295J" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899428v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b17194" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874197v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stef" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.06.049" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02180362v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Sassi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02656" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278609v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12584" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01942344v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Venturini" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802234" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02105358v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.12.087" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975867v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skiba" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.07.019" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562699v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.017" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524303v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jeong Kim" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jon.2017.1353" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957734v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra&#382; Kocjan" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Gradi&#353;ek" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Likozar" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9203623" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562754v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia L Braghiroli" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Szczurek" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gadonneix" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics5010007" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095711v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voss" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp08568g" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033867v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Calamba" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schramm" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson J&#245;esaar" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierson" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4986350" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095702v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dayou" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Zharif Ahmad Thirmizir" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-017-2125-2" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106038v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Dal'Maz Silva" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redjaimia" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.077" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431184v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier S." TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud E." TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanbaja Jaafar" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain N." TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.109" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXCPKBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941810v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Ai" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Smida" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Ghilane" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17048-z" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03562825v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Sanchez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.01.099" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106043v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Altaweel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imam" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/28/8/085602" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106041v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2017.03.002" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962293v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979140" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804022v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Giordano" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.03.220" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSJVWPGH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01660593v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Navas" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Estell&#233;" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijmerr.6.6.529-533" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095694v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Izhar Kairi" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairul Nizam Mohd Zuhan" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.09.052" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962292v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10540-6" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095699v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4034-0" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483280v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangkun Fan" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchao Kou" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717004150" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498438v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500440" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53DH56H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430765v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lany" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Ping Chen" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.245418" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899484v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09974" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969823v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mickan" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Helmersson" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.07.020" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113601v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2016.02.032" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095724v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choon-Ming Seah" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siang-Piao Chai" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Ichikawa" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra04197c" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494520v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.11.005" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095717v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Vieira Bridi" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Normand" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.09.033" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266251v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/33/335605" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285329v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barwe" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Stein" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej E. Cibulka" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pelant" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400047" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D53D587C329D71A9376429C15ACA51FF98EEF5E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285979v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hussein" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariotti" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17477" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343998v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya A. Vodolazkaya" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2726-2" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254753v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pelletier" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2015.0630404" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077129v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duriez" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Falkenberg" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2192-x" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344001v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500680x" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276646v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Assaker" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nj00051j" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293268v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez-Cobos" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Valverde" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lucas-Consuegra" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.06.022" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3GV74ZC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344000v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guillemin" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm404014c" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285170v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sellam" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.10.108" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39FMFMSZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285336v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Glad" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic De Poucques" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jaszczak" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belmahi" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.04.084" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMRM8RZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285341v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-014-9564-y" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343999v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201309447" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/988B11F6938E4485D298FB8524E0BEA59765D91D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843169v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Labiadh" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ben Chaabane" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piatkowski" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mackowski" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;ee" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.04.023" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNPRKH1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866008v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto N. Olcese" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bettahar" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibavizco" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.09.043" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM7NQRJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505716v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grandjean" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filippov" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Filippova" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelletier" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9187-6" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865986v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lardier" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300191" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BZ3TDR4T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119603v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4073" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880310v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc00546a" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289114v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400890n" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115156v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Hofmann" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vantelon" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villain" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardoll" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.06.020" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X15TPTL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284944v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdan" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot-Choux" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2013.07.006" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGWZD2KS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945585v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Val&#233;rie Jung" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-012-0260-9" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E62AE826D00EAC46860D962595767CCDE3DC93B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775999v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Billaud" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad Abyan" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300232z" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265624v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Z Bouyakoub" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Lartiges" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouhib" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacha" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. El Samrani" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.008" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505745v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Bouyakoub" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313565v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay-Rachid Babaa" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mcrae" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dupont-Pavlovsky" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beguin" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-782-A9.5" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498076v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mareche" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Gulas" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.10.044" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ2S6WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829922v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanny" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bauer-Grosse" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2010.0241" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784880v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Geszke" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic101302q" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413495v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sieliechi" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941897v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goux" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3611-8" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F61BF2E42882A130019291F864AF3880D16CA9EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266141v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mamane" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.Ha Le" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Thabit" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2008.10.024" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSM6VQH5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380893v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006678v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gizzi" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dupuy" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.08.093" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K13HP5T1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433351v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rocques-Carmes" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905695f" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413475v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frappier" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2008.11.052" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B4F5DNL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941906v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lecomte" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8029664" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264644v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264652v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.08.019" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265074v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Si&#233;li&#233;chi" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kayem" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hupont" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frochot" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.017" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF4PH3KT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439377v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Thiebaut" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-008-9653-8" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GGJCZNT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848968v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sibottier" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1951" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849182v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Houdayer" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2006.04.026" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8B5CMH3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945893v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aissa" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-49853-7_16" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B703A10A5BF8F095F3FAF2D18C021AE6529AF5B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377662v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becquer" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotte-Capet" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486253v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatia Tina Massoura" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Becquer" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.01.008" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D1203LD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486358v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.023" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6J89437-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513591v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500269501" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941980v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jurvilliers" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2005.032" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899541v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bogenez" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2004.11.036" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6LTGTJ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959394v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocher" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;hin" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.004" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKJPWZ2H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313365v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Babaa" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcrae" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valsaque" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.07.070" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899639v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Kazpard" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barr&#232;s" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.10.002" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283422v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G El Samrani" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Lartiges" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvon" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kohler" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.01.029" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675825v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dailly" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Merlin" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billaud" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00720-6" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T0R1XTH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882479v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauscher" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weisbecker" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Machizaud" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(03)01350-2" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283479v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. El Samrani" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kazpard" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barres" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561751v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tillement" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin-Colin" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massicot" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610208240009" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959534v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benali" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(01)01219-5" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1QSGL4P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561772v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tillement" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Dubois" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massicot" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fort" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(02)00057-6" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRJM24JW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429326v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naji" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0968-4328(99)00118-3" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T4NLHHM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886061v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruno Lartiges" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvonb" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000150" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561854v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0921-5093(00)00732-2" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRWWPS2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696798v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marchetti" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loubinoux" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561867v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Illy" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Machizaud" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418619908210344" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429332v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00276-5" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCJPHRM7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540701v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chatbi" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bobo" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-384-103" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210627v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299658v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cochet" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280949v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04296944v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161386v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293227v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219736v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219742v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161963v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102054v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161409v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566180v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968278v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nomin&#233;" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Krasilin" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mezenov" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012103" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02172838v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352233v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trad" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tabbal" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064974v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M Bataille" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01901954v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494624v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01840709v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384765v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queudet" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384758v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyon" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356164v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305653v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356182v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313371v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mercy" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kohler" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007018" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378163v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04128997v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Royer" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erbeia" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494625v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141041v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gunina" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Larin" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kustov" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nomin&#233;," TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials54993.2022.9920910" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738345v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tinseau" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Devol-Brown" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561897v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Illy-Cherrey" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Massicot" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04428044v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03561912v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>