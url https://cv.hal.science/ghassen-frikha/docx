--- v0 (2026-03-21)
+++ v1 (2026-05-21)
@@ -66,1603 +66,1603 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leveraging Service Supply Dynamics in Senselife: Building an Explainable Recommender System for Tailored Frailty Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 IEEE/ACS - 21st International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating social interaction within senselife framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRO-VE 2024 - 25th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Albi, France. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71743-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senselife : des modèles de connaissances pour recommander des services et renforcer la prévention de la fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alass-Giseh 2024 - 1er congrès de l'Association latine pour l’analyse des systèmes de santé et de la communauté de Gestion et Ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège, Belgique. pp.595-602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a Recommender System for Frailty Prevention: Addressing Challenges of Data Collection and User Interface Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AICCSA 2023 - International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Giza, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA59173.2023.10479306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senselife: Service Recommendation and Frailty Prevention Through Knowledge Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADBIS 2024 - 28th European Conference on New Trends in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bayonne, France. pp.273-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70421-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un système de recommandation personnalisé de services métiers dédiés à la prévention de fragilité chez les aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'une plateforme de recommandation de services favorisant la prévention de la fragilité chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le congrès annuel de la SAGIP (Société d’Automatique, de Génie Industriel et de Productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A recommendation system for personalized daily life services to promote frailty prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Taweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADBIS 2023 - 27th European Conference on Advances in Databases and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. pp.563-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42941-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Personalized Business Services Recommendation System Dedicated to Preventing Frailty in Elderly People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Borgiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOST 2023 - 20th International Conference On Smart Living and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Wonju, South Korea. pp.295-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43950-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a modeling Tool for Business Continuity Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INCOM 2021 - 17th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest, Hungary. pp.1156-1161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Hospital Sterilization Service Vulnerabilities Using a Risk-aware Business Process Modeling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Thabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyes Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRO-VE 2021 - 22nd IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.640-652, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03349552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge models for recommending services personalized to user needs : Application to services for preventing loss of autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Frikha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Ecole des Mines d'Albi-Carmaux, 2025. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025EMAC0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05282829v1</w:t>
-              </w:r>
-[...1469 lines deleted...]
-                <w:t xml:space="preserve">hal-03424425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1817,51 +1817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05282829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMAC0014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05001131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Frikha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Taweel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912596" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04732211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71743-7_2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04692856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04531804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479306" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04907987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70421-5_23" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04146179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04342656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04250918v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04247981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43950-6_26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03424425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Lamine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03349552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Thabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_60" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05282829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025EMAC0014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>