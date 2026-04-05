--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ghassen Halouani </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cadre de recherche</w:t>
+        <w:t xml:space="preserve">Cadre de rechercheIfremer, HMMN, Laboratoire Ressources Halieutiques, F‐62200 Boulogne-sur-Mer, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -117,4396 +117,4421 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200021222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ifremer, HMMN, Laboratoire Ressources Halieutiques, F‐62200 Boulogne-sur-Mer, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bycatch to litter: a systematic map of the ecological impacts of fishing in European seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther D. Beukhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Sebastian Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin J. van der Reijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Anastasopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Altuna-Etxabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), 9 (27p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-025-10013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating marine protected areas and spatial fisheries restrictions in ecosystem models of the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kokkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushith Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, 111278 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem modelling approach to assess potential impacts of offshore wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveros Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Quennevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (9), fsaf153 / 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal fishing effort simulations and restriction scenarios in Thermaikos Gulf, Greece (northeastern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsagarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Markantonatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, 106914 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better future for biodiversity and people: Modelling Nature Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyejin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, 102681 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The living infinite: Envisioning futures for transformed human-nature relationships on the high seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortuño Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva J. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Badhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomão Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, 105644 (17p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing the Nature Futures Framework to life: creating a set of illustrative narratives of nature futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">América Paz Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Dutra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariteuw Chimère Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-023-01316-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioen-OSMOSE: A bioenergetic marine ecosystem model with physiological response to temperature and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaia Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne‐jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, 103064 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of fishing pressure using ecological network indicators derived from ecosystem models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysa Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, 110011 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving reference point goalposts and implications for fisheries sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Silvar‐viladomiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cóilín Minto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Batts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Brophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1345-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Grusd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of ecological indicators to fishing pressure under environmental change: exploring non-linearity and thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.1516-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making ecological indicators management ready: Assessing the specificity, sensitivity, and threshold response of ecological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.16--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystem indicators\textemdashaccounting for variability in species\textquoteright trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Akoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the potential effects of marine protected areas on the ecosystem structure of the Gulf of Gabes using the Ecospace model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of Marine fisheries catches for Tunisia (1950-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UBC Fisheries Center: Working Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-95, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Council for the Exploration of the Sea (ICES) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES (International Council for the Exploration of the Sea), Sep 2024, Gateshead, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546812v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546827v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546876v1</w:t>
-              </w:r>
-[...3663 lines deleted...]
-                <w:t xml:space="preserve">hal-02556974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4537,64 +4562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Futures Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4706,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
@@ -4917,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
@@ -5205,103 +5230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5359,51 +5384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations de la dynamique trophique d'un écosystème Méditerranéen exploité : le Golfe de Gabès (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bretagne occidentale - Brest; Institut national agronomique de Tunisie, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BRES0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5520,51 +5545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B138C8CF"/>
+    <w:nsid w:val="D9E50244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>