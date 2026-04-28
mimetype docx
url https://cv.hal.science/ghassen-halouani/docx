--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -178,4360 +178,4360 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Ocean Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Council for the Exploration of the Sea (ICES) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES (International Council for the Exploration of the Sea), Sep 2024, Gateshead, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bycatch to litter: a systematic map of the ecological impacts of fishing in European seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther D. Beukhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Sebastian Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin J. van der Reijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Anastasopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Altuna-Etxabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (1), 9 (27p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11160-025-10013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating marine protected areas and spatial fisheries restrictions in ecosystem models of the Aegean Sea</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111278⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375137v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+                <w:t xml:space="preserve">Integrating marine protected areas and spatial fisheries restrictions in ecosystem models of the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kokkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushith Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Araignous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, 111278 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100382v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem modelling approach to assess potential impacts of offshore wind farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Quennevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82 (9), fsaf153 / 18 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal fishing effort simulations and restriction scenarios in Thermaikos Gulf, Greece (northeastern Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Keramidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Tsagarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Markantonatou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 247, 106914 (14p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better future for biodiversity and people: Modelling Nature Futures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rob Alkemade</w:t>
+                <w:t xml:space="preserve">Bringing the Nature Futures Framework to life: creating a set of illustrative narratives of nature futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">América Paz Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Dutra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariteuw Chimère Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102681⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-023-01316-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203880v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The living infinite: Envisioning futures for transformed human-nature relationships on the high seas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salomão Bandeira</w:t>
+                <w:t xml:space="preserve">Towards a better future for biodiversity and people: Modelling Nature Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyejin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Alkemade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105644⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, 102681 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204053v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing the Nature Futures Framework to life: creating a set of illustrative narratives of nature futures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariteuw Chimère Diaw</w:t>
+                <w:t xml:space="preserve">The living infinite: Envisioning futures for transformed human-nature relationships on the high seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortuño Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva J. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Badhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomão Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-023-01316-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, 105644 (17p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204051v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioen-OSMOSE: A bioenergetic marine ecosystem model with physiological response to temperature and oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaia Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunne‐jai Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 216, 103064 (16p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of fishing pressure using ecological network indicators derived from ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysa Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 147, 110011 (13p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving reference point goalposts and implications for fisheries sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Silvar‐viladomiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cóilín Minto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Batts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Brophy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (6), pp.1345-1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Grusd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Making ecological indicators management ready: Assessing the specificity, sensitivity, and threshold response of ecological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 98, pp.121-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 105, pp.16--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004379v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of ecological indicators to fishing pressure under environmental change: exploring non-linearity and thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caihong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77 (4), pp.1516-1531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsz182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making ecological indicators management ready: Assessing the specificity, sensitivity, and threshold response of ecological indicators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Coll</w:t>
+                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 105, pp.16--28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.055⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 98, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434142v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem indicators\textemdashaccounting for variability in species\textquoteright trophic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodie Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekin Akoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alida Bundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (1), pp.158-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsw150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential effects of marine protected areas on the ecosystem structure of the Gulf of Gabes using the Ecospace model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (2), pp.202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr/2016014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483261v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Verley</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01443239v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Le Loc’h</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483216v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453878v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554384v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Marine fisheries catches for Tunisia (1950-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UBC Fisheries Center: Working Paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015-95, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556974v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-03546876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4562,64 +4562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Futures Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
@@ -5230,103 +5230,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5384,51 +5384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations de la dynamique trophique d'un écosystème Méditerranéen exploité : le Golfe de Gabès (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bretagne occidentale - Brest; Institut national agronomique de Tunisie, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BRES0076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5545,51 +5545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E50244"/>
+    <w:nsid w:val="406715B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5776,51 +5776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>