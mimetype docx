--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200021222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xSAStisAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -178,4917 +199,4917 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From bycatch to litter: a systematic map of the ecological impacts of fishing in European seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther D. Beukhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Sebastian Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin J. van der Reijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Anastasopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Altuna-Etxabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), 9 (27p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-025-10013-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating marine protected areas and spatial fisheries restrictions in ecosystem models of the Aegean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kokkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushith Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 510, 111278 (18p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an ecosystem approach to a simulated floating wind farm combined with climate change in the Bay of Biscay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, pp.104218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem modelling approach to assess potential impacts of offshore wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveros Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Quennevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (9), fsaf153 / 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaf153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal fishing effort simulations and restriction scenarios in Thermaikos Gulf, Greece (northeastern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Dimarchopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Keramidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsagarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Markantonatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, 106914 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better future for biodiversity and people: Modelling Nature Futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyejin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Alkemade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, 102681 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2023.102681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The living infinite: Envisioning futures for transformed human-nature relationships on the high seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Ortuño Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva J. Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renuka Badhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomão Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, 105644 (17p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2023.105644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioen-OSMOSE: A bioenergetic marine ecosystem model with physiological response to temperature and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaia Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne‐jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Travers-Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, 103064 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing the Nature Futures Framework to life: creating a set of illustrative narratives of nature futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">América Paz Durán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Kuiper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Dutra Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William W. L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariteuw Chimère Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-023-01316-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of fishing pressure using ecological network indicators derived from ecosystem models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysa Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, 110011 (13p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2023.110011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecosystem-wide approach for assessing the spatialized cumulative effects of local and global changes on coastal ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (4), pp.1129-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsad043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving reference point goalposts and implications for fisheries sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Silvar‐viladomiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cóilín Minto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Batts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Brophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.1345-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Grusd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An open-source framework to model present and future marine species distributions at local scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.101130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2020.101130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An end-to-end model to evaluate the sensitivity of ecosystem indicators to track fishing impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.10.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responses of ecological indicators to fishing pressure under environmental change: exploring non-linearity and thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.1516-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making ecological indicators management ready: Assessing the specificity, sensitivity, and threshold response of ecological indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.16--28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.05.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystem indicators\textemdashaccounting for variability in species\textquoteright trophic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Reed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynne Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekin Akoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Bundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (1), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the potential effects of marine protected areas on the ecosystem structure of the Gulf of Gabes using the Ecospace model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling food web structure using an end-to-end approach in the coastal ecosystem of the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunne-Jai Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Verley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatio-temporal ecosystem model to simulate fishing management plans: A case of study in the Gulf of Gabes (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative human threats on fish biodiversity components in Tunisian waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.1373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing impact in Mediterranean ecosystems: an EcoTroph modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2015.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of Beta Diversity in Tunisian Waters: Predictions Using Generalized Dissimilarity Modeling and Bioregionalisation Using Fuzzy Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of Marine fisheries catches for Tunisia (1950-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UBC Fisheries Center: Working Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-95, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem model for assessing potential impacts of offshore windfarm on Eastern English Channel ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yansong Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Oliveros-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Council for the Exploration of the Sea (ICES) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES (International Council for the Exploration of the Sea), Sep 2024, Gateshead, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546827v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546812v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546876v1</w:t>
-              </w:r>
-[...3663 lines deleted...]
-                <w:t xml:space="preserve">hal-02556974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature Futures Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyejin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan J Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian W Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences. 2025. ISBN: 978-0-12-409548-9. 12p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-21964-1.00050-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et approche empirique des réseaux trophiques en Manche-Est et sud mer-du-Nord et un focus sur l'effet du changement climatique sur le développement embryonnaire du hareng des Downs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kélig Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin de la ressource à l’assiette : recherches marines et littorales en Côte d’Opale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.29-39, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future scenarios of sustainable use of wild species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gasalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Paul Tittensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Borokini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPBES (2022): Thematic assessment of the sustainable use of wild species of the Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services. J.-M. Fromentin, M.R. Emery, J. Donaldson, M.-C. Danner, A. Hallosserie, D. Kieling (eds.). IPBES secretariat, Bonn, Germany. https://doi.org/10.5281/zenodo.6448567 Part. I. Sustainable Use Assessment, Chap.5, 146p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6451922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.137-148, 2020, Springer Water (SPWA), 978-981-15-2081-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-2081-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5098,269 +5119,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAwise Report on consistency of existing targets and limits for indicators in an ecosystem context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Kühn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Trijoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro - Rennes Angers; Technical University of Denmark. 2023, pp.245 P</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour une approche écosystémique des aires d’implantation d’énergies marines renouvelables. Cas d’étude du parc éolien offshore de Courseulles-sur-mer. France Energies Marines Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5370,114 +5391,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations de la dynamique trophique d'un écosystème Méditerranéen exploité : le Golfe de Gabès (Tunisie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bretagne occidentale - Brest; Institut national agronomique de Tunisie, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BRES0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01544041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5545,51 +5566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="406715B8"/>
+    <w:nsid w:val="B146EC20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5776,51 +5797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghassen-halouani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-293X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200021222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xSAStisAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Beukhof" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sebastian Uhlmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin J. van der Reijden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Anastasopoulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Altuna-Etxabe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-025-10013-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Keramidas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Dimarchopoulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kokkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushith Islam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05100382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Araignous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104218" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansong Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Girardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros Ramos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Quennevat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaf153" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsagarakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Markantonatou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyejin Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Cheung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Alkemade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2023.102681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204053v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ortu&#241;o Crespo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva J. Amon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Badhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o Bandeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2023.105644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaia Morell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne&#8208;jai Shin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rica Paz Dur&#225;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Kuiper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Dutra Aguiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. L. Cheung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariteuw Chim&#232;re Diaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01316-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203982v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Ito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2023.110011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsad043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Silvar&#8208;viladomiu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#243;il&#237;n Minto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Batts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12591" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101130" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02004379v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne-Jai Shin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.10.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Fu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne Shannon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz182" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Coll" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.05.055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Reed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekin Akoglu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Romdhane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443239v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.08.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZCXJST-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.04.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPRN1SZF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Romdhane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1373" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453878v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2015.05.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVQBK6BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554384v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131728" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khalfallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Zeller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pauly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121446v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveros-Ramos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-643" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M Pereira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Kuiper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Miller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21964-1.00050-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lig Mah&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Caboche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Couvreur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gasalla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Paul Tittensor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Archer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Borokini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6451922" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04495754v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kempf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taylor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard K&#252;hn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Brown" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Trijoulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01544041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BRES0076" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>