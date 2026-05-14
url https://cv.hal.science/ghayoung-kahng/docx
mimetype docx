--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -90,50 +90,132 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9786-067X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Docteure en sciences du langage de l’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Université Lumière Lyon 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Qualifiée en section 7 (sciences du langage) du CNU (Conseil National des Universités) lors de la campagne 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignante contractuelle dans le département de langue et littérature françaises à </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ewha Womans University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> à Séoul, Corée du Sud</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Chercheure associée à UMR 5191 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICAR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (Interactions, Corpus, Apprentissages, Représentations)Équipe : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Syntaxe, Sens, Textualités</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -339,260 +421,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question du figement et des frontières de la catégorie des PrepComp</w:t>
+                <w:t xml:space="preserve">Automatiser l’extraction et le classement de séquences candidates à la catégorie des prépositions complexes en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Inter’Ex’ICAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR (UMR 5191), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e journées linguistique de corpus (JLC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411239v1</w:t>
+                <w:t xml:space="preserve">hal-04146478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser l’extraction et le classement de séquences candidates à la catégorie des prépositions complexes en français</w:t>
+                <w:t xml:space="preserve">Proposition pour automatiser l'extraction et le classement de séquences candidates à la catégorie des PrepComp en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e journées linguistique de corpus (JLC) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire Syntaxe, Sens, Textualités 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR (UMR 5191), Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146478v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05411256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition pour automatiser l'extraction et le classement de séquences candidates à la catégorie des PrepComp en français</w:t>
+                <w:t xml:space="preserve">Question du figement et des frontières de la catégorie des PrepComp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Syntaxe, Sens, Textualités 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR (UMR 5191), Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Inter’Ex’ICAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR (UMR 5191), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05411256v1</w:t>
+                <w:t xml:space="preserve">hal-05411239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prépositions complexes et expressions de la durée en français. Le cas de &amp;quot;en l'espace de + SNdurée</w:t>
               </w:r>
@@ -641,195 +723,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03958411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prépositions complexes et expressions de la durée en français. Le cas de &amp;quot;en l'espace de SNdurée</w:t>
+                <w:t xml:space="preserve">Catégorisation des prépositions complexes et l'expression de la durée en français. Le cas de &amp;quot;en l'espace de SNdurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Syntaxe, Sens, Textualité"</w:t>
+              <w:t xml:space="preserve">Séminaire doctorale ICAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958406v1</w:t>
+                <w:t xml:space="preserve">halshs-03958377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation des prépositions complexes et l'expression de la durée en français. Le cas de &amp;quot;en l'espace de SNdurée</w:t>
+                <w:t xml:space="preserve">Prépositions complexes et expressions de la durée en français. Le cas de &amp;quot;en l'espace de SNdurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorale ICAR</w:t>
+              <w:t xml:space="preserve">Séminaire "Syntaxe, Sens, Textualité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03958377v1</w:t>
+                <w:t xml:space="preserve">halshs-03958406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En / en l’espace de et l’expression de la durée en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,64 +981,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’automatisation du classement des séquences candidates à la catégorie des prépositions complexes en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1016,51 +1098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prépositions complexes et expression de la durée en français. Le cas de (en + dans) l'espace de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dejan Stosic, Myriam Bras, Chiara Minoccheri, Océane Abrard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prépositions complexes en français. Théories, descriptions, applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.263-285, 2023, 978-2-14-032141-2</w:t>
@@ -1089,51 +1171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser les prépositions complexes en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayoung Kahng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,51 +1352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F4DBB40"/>
+    <w:nsid w:val="F804E8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1501,51 +1583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghayoung-kahng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9786-067X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayoung Kahng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18824/ELLF.136.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04445786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03880960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghayoung-kahng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9786-067X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391442v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayoung Kahng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18824/ELLF.136.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146478v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411256v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958377v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419111006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04445786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03880960v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213804003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>