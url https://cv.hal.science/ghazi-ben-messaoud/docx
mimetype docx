--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -3873,234 +3873,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of lactoferrin/ β-lactoglobulin coacervates studied by rheology and micro rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-liquid phase separation in heteroprotein systems: recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557257v1</w:t>
+                <w:t xml:space="preserve">hal-04555831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in heteroprotein systems: recent advances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties of lactoferrin/ β-lactoglobulin coacervates studied by rheology and micro rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555831v1</w:t>
+                <w:t xml:space="preserve">hal-04557257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shear on Phase Separating Gelatin Methacryloyl (GelMA)-Dextran by Rheo-Small Angle Light Scattering, Rheo-UV Curing and Confocal Microscopy</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stefanopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richtering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LP00212E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachend&#246;rfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Aveic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01365K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachendoerfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#8208;hyeong Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven H&#246;rnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H&#228;&#223;el" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schr&#228;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miriam Buhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena L Palkowitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00214K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338692v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cowieson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02494h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351284v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Soetaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02158b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. K. W. Roelants" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jmel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Anders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Nejib Marzouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Spiess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.06.225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Promeneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01531G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Benmessaoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VXZ19V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stefanopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richtering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LP00212E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachend&#246;rfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Aveic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01365K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachendoerfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#8208;hyeong Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven H&#246;rnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H&#228;&#223;el" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schr&#228;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miriam Buhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena L Palkowitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00214K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338692v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cowieson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02494h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351284v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Soetaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02158b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. K. W. Roelants" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jmel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Anders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Nejib Marzouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Spiess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.06.225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Promeneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01531G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Benmessaoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VXZ19V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>