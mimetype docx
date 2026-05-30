--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -72,3017 +72,3147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled in situ acidification enables the 3D printability of GelMA–dextran aqueous two-phase hydrogel with unique interconnected porosity</w:t>
+                <w:t xml:space="preserve">Less for more : Lower initial protein concentrations enhance the linear viscoelasticity of heteroprotein complex coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
+                <w:t xml:space="preserve">Gaëlle Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Fischer</w:t>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Richtering</w:t>
+                <w:t xml:space="preserve">Saïd Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 180, pp.112857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5LP00212E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365841v1</w:t>
+                <w:t xml:space="preserve">hal-05620225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
+                <w:t xml:space="preserve">Controlled in situ acidification enables the 3D printability of GelMA–dextran aqueous two-phase hydrogel with unique interconnected porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walter Richtering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
+              <w:t xml:space="preserve">RCS Applied Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5LP00212E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863490v1</w:t>
+                <w:t xml:space="preserve">hal-05365841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring gelatin methacryloyl – dextran hydrogels and microgels under shear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoelastic and flow behaviour of β-lactoglobulin/lactoferrin coacervates: Influence of temperature and ionic strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mattis Wachendörfer</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanja Aveic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Horst Fischer</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (4), pp.773-787. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.139121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM01365K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421963v1</w:t>
+                <w:t xml:space="preserve">hal-04863490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic systems from glycolipid biosurfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structuring gelatin methacryloyl – dextran hydrogels and microgels under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattis Wachendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Aveic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101805⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.773-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01365K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555868v1</w:t>
+                <w:t xml:space="preserve">hal-04421963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan films containing encapsulated eugenol in alginate microspheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic systems from glycolipid biosurfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109791⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.101805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421966v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printable Gelatin Methacryloyl (GelMA)‐Dextran Aqueous Two‐Phase System with Tunable Pores Structure and Size Enables Physiological Behavior of Embedded Cells In Vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chitosan films containing encapsulated eugenol in alginate microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Valencia-Sullca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sanja Aveic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattis Wachendoerfer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elmira Arab-Tehrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202208089⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337078v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On‐Chip Fabrication of Colloidal Suprastructures by Assembly and Supramolecular Interlinking of Microgels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Se‐hyeong Jung</w:t>
+                <w:t xml:space="preserve">3D Printable Gelatin Methacryloyl (GelMA)‐Dextran Aqueous Two‐Phase System with Tunable Pores Structure and Size Enables Physiological Behavior of Embedded Cells In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Aveic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Meyer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattis Wachendoerfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Richtering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202303444⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202208089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330439v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A defined heat pretreatment of gelatin enables control of hydrolytic stability, stiffness, and microstructural architecture of fibrin–gelatin hydrogel blends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mattis Wachendörfer</w:t>
+                <w:t xml:space="preserve">On‐Chip Fabrication of Colloidal Suprastructures by Assembly and Supramolecular Interlinking of Microgels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se‐hyeong Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Hörnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Schräder</w:t>
+                <w:t xml:space="preserve">Michelle Bund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Miriam Buhl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Bernhard Häßel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2BM00214K⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202303444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330442v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A defined heat pretreatment of gelatin enables control of hydrolytic stability, stiffness, and microstructural architecture of fibrin–gelatin hydrogel blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattis Wachendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Schräder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Kadri</w:t>
+                <w:t xml:space="preserve">Eva Miriam Buhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alena L Palkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (19), pp.5552-5565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM00214K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470711v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palmitic acid sophorolipid biosurfactant: from self-assembled fibrillar network (SAFiN) to hydrogels with fast recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical Interactions in Nanofunctionalized Alginate/GelMA IPN Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Baccile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Griel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Javier Perez</w:t>
+                <w:t xml:space="preserve">Ali Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0343⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338692v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH Switchable Pickering Emulsions Stabilized by Polyelectrolyte Biosurfactant Complex Coacervate Colloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palmitic acid sophorolipid biosurfactant: from self-assembled fibrillar network (SAFiN) to hydrogels with fast recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laquerbe</w:t>
+                <w:t xml:space="preserve">Nathan Cowieson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Niki Baccile</w:t>
+                <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.135⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (2206), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149204v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pH, Temperature and Shear on the Structure-Property Relationship of Lamellar Hydrogels from Microbial Glucolipids Probed by in-situ Rheo-SAXS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+                <w:t xml:space="preserve">pH Switchable Pickering Emulsions Stabilized by Polyelectrolyte Biosurfactant Complex Coacervate Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Laquerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hermida-Merino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Marc Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Baccile</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm02494h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.04.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490187v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Molecule Lamellar Hydrogels from Bolaform Microbial Glucolipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Griel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hermida-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.2528-2539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9sm02158b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351284v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of pH, Temperature and Shear on the Structure-Property Relationship of Lamellar Hydrogels from Microbial Glucolipids Probed by in-situ Rheo-SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hermida-Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.2540-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm02494h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2020.100046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02882839v1</w:t>
+                <w:t xml:space="preserve">hal-02490187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-Controlled Self-Assembled Fibrillar Network Hydrogels: Evidence of Kinetic Control of the Mechanical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Role of active nanoliposomes in the surface and bulk mechanical properties of hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bacharouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wim Soetaert</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01230⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (10), pp.100046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtbio.2020.100046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160875v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft lamellar solid foams from ice-templating of self-assembled lipid hydrogels: organization drives the mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The stranded macroalga Ulva lactuca as a new alternative source of cellulose: Extraction, physicochemical and rheological characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Nejib Marzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Spiess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9mh00371a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234, pp.1421-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.06.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188389v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stranded macroalga Ulva lactuca as a new alternative source of cellulose: Extraction, physicochemical and rheological characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Soft lamellar solid foams from ice-templating of self-assembled lipid hydrogels: organization drives the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Baccile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Spiess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.06.225⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.2073-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9mh00371a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342990v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation of natural sophorolipid bolaamphiphile micelles with cationic polyelectrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">pH-Controlled Self-Assembled Fibrillar Network Hydrogels: Evidence of Kinetic Control of the Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyndsay Promeneur</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hermida-Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Brennich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie L. K. W. Roelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Griel</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20, pp.3371-3385. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (13), pp.4817-4830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8GC01531G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b01230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829572v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Nanofunctionalized Gelatin Methacrylate Hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex coacervation of natural sophorolipid bolaamphiphile micelles with cationic polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Rahali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">Lyndsay Promeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Kaci</w:t>
+                <w:t xml:space="preserve">Martha Brennich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. K. W. Roelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Griel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (12), pp.2675. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.3371-3385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18122675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8GC01531G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196406v1</w:t>
+                <w:t xml:space="preserve">hal-01829572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Nanofunctionalized Gelatin Methacrylate Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kadri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kamel Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tamayol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+                <w:t xml:space="preserve">Mouna Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.2675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18122675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975013v1</w:t>
+                <w:t xml:space="preserve">hal-02196406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of nanofunctionalized alginate/methacrylated gelatin hybrid hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hasan</w:t>
+                <w:t xml:space="preserve">B. Aliakbarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (33), pp.27879-27884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03699f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196403v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate/sodium caseinate aqueous-core capsules: A pH-responsive matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chitosan-coated liposomes encapsulating curcumin: study of lipid–polysaccharide interactions and nanovesicle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+                <w:t xml:space="preserve">F. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jacquot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril J.F. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.10.042⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (51), pp.45290-45304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA05574E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alginate/sodium caseinate aqueous-core capsules: A pH-responsive matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sanchez-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.10.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of water in the polymorphic transitions of small carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mathlouthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Benmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (4), pp.1630 - 1637. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.11.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,2123 +3222,2123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printable Aqueous Two-Phase Systems for Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Richtering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Aveic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Soft Matter Conference (ISMC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Greece; Fundation for research and technology, hellas, Greece; SoftComp, Soft Matter Composites, Sep 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less for More: Reducing initial Protein Content to Enhance the Viscoelasticity of Heteroprotein Coacervates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning β-lactoglobulin/lactoferrin complex coacervate properties via solvent quality modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; UR NuMeCan; Université de Rennes, Jul 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212911v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning β-lactoglobulin/lactoferrin complex coacervate properties via solvent quality modification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less for More: Reducing initial Protein Content to Enhance the Viscoelasticity of Heteroprotein Coacervates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR SLAMM (Solliciter LA Matière Molle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SLAMM, Nov 2025, Obernai (67210), France</w:t>
+              <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPR Institut de Physique de Rennes; ISCR Rennes Institute of Chemical Sciences; Institut Agro Rennes-Angers; UR Opaale INRAE; UMR STLO INRAE; INRAE Institut national de recherche pour l'agriculture, l'alimentation et l'environnement; UR NuMeCan; Université de Rennes, Jul 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409476v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled phase separation via in-situ acidification: Enhancing inkjet 3D printing of gelatin methacrylated (GelMA)-dextran water-in-water emulsions to produce unique hydrogels with interconnected pores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-liquid phase separation in hetero protein systems: Specificity and recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Chemical Society Fall Meeting 2025 (ACS Fall 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Washignton, DC, United States</w:t>
+              <w:t xml:space="preserve">7th Edition of Euro Global Conference on Food Science and Technology - FAT2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://food-chemistry-technology-conferences.magnusgroup.org/, Sep 2025, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304015v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning β-lactoglobulin/lactoferrin complex coacervate properties via solvent quality modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Soft Matter Conference (ISMC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Crete, Greece; Foundation for research and technology, Hellas, Greece; SoftCompt, soft matter composites, Germany, Sep 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in hetero protein systems: Specificity and recent advances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Controlled phase separation via in-situ acidification: Enhancing inkjet 3D printing of gelatin methacrylated (GelMA)-dextran water-in-water emulsions to produce unique hydrogels with interconnected pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Richtering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Edition of Euro Global Conference on Food Science and Technology - FAT2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://food-chemistry-technology-conferences.magnusgroup.org/, Sep 2025, Valencia (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">American Chemical Society Fall Meeting 2025 (ACS Fall 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Washignton, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272659v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning the properties of GelMA-dextran aqueous two-phase systems to create unique interconnected porous hydrogels via inkjet 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Richtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Biofabrication 2025 (Biofabrication 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Warsaw University of Technology, Poland; Institute of Physical Chemistry Polish Academy of Sciences, Poland; AGH University of Science and Technology, Poland; Łódź University of Technology, Poland; Foundation for Research and Science Development, Poland; Silesian University of Technology, Poland; Nicolaus Copernicus University, Poland; Adam Mickiewicz University, Poland; Mossakowski Medical Research Institute PAS, Poland; University of Würzburg, Germany, Sep 2025, Warsaw (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-liquid phase separation in heteroprotein systems: recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties of lactoferrin/ β-lactoglobulin coacervates studied by rheology and micro rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Shear on Phase Separating Gelatin Methacryloyl (GelMA)-Dextran by Rheo-Small Angle Light Scattering, Rheo-UV Curing and Confocal Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Salazar Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Aveic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Biennial Assembly of the German Colloid Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Dresden, Center for Advancing Electronics Dresden, Sep 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex coacervation in heteroprotein systems: formation mechanism, rheology, and potential applications.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ognjean Razov Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unités de recherche du grand ouest qui développent des activités à l’interface Biologie – Physique et appartenant aux universités, INRAE, CNRS et/ou INSERM, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630174v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants mécanistiques de l'évolution de la structure et des propriétés viscoélastiques des gels laitiers enzymatiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Complex coacervation in heteroprotein systems: formation mechanism, rheology, and potential applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STELA Incontournable Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STELA, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unités de recherche du grand ouest qui développent des activités à l’interface Biologie – Physique et appartenant aux universités, INRAE, CNRS et/ou INSERM, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593517v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin Methacryloyl and Dextran Aqueous Two-Phase Systems: A journey from solution to hydrogel state</w:t>
+                <w:t xml:space="preserve">Structuring Gelatin Methacrylate - Dextran Hydrogels Under Shear: a Plethora of Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattis Wachendörfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Aveic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Zsigmondy Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">XIXth International Congress on Rheology (ICR2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215194v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring Gelatin Methacrylate - Dextran Hydrogels Under Shear: a Plethora of Microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gelatin Methacryloyl and Dextran Aqueous Two-Phase Systems: A journey from solution to hydrogel state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evdokia Stefanopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Richtering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Congress on Rheology (ICR2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Athenes, Grece, Greece</w:t>
+              <w:t xml:space="preserve">18th Zsigmondy Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303987v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do whey protein aggregates modify the coagulation properties of milk?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Edible Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating milk gel structuration by adding pre-formed whey protein aggregates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of Lactoferrin/β-Lactoglobulin Coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://rbpgo10.journees.inrae.fr/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (Micro)Rheology of Lactoferrin/β-Lactoglobulin Coacervates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hachfi Soussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://foodcolloids2024.org/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Thessalonique, Greece. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5218,114 +5348,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration et contrôle de l’architecture de capsules à coeur liquide à base d’hydrogel d’alginate par association de biopolymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Lorraine, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LORR0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5472,51 +5602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stefanopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar Ortiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Fischer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richtering" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LP00212E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachend&#246;rfer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Aveic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01365K" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101805" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachendoerfer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#8208;hyeong Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven H&#246;rnig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H&#228;&#223;el" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303444" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330442v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schr&#228;der" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miriam Buhl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena L Palkowitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00214K" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338692v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cowieson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.135" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02494h" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351284v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Soetaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02158b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. K. W. Roelants" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jmel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Anders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Nejib Marzouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Spiess" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.06.225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Promeneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01531G" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Benmessaoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VXZ19V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304015v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05620225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Ben Messaoud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bouhallab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112857" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Stefanopoulou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Salazar Ortiz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Fischer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Richtering" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5LP00212E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hachfi Soussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachend&#246;rfer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Aveic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01365K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101805" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Valencia-Sullca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Gonzalez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmira Arab-Tehrany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vargas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattis Wachendoerfer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se&#8208;hyeong Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven H&#246;rnig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bund" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard H&#228;&#223;el" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202303444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schr&#228;der" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Miriam Buhl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena L Palkowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00214K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470711v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Kadri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Elkhoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tamayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092256" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338692v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cowieson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0343" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laquerbe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carvalho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmutz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.04.135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351284v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prevost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermida-Merino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Soetaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02158b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm02494h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02882839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacharouch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2020.100046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jmel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Anders" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Nejib Marzouki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Spiess" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.06.225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zinn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mh00371a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. K. W. Roelants" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b01230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Promeneur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8GC01531G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Rahali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kaci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18122675" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kadri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamayol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aliakbarian" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03699f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02196403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ben Messaoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril J.F. Kahn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA05574E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278108v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacquot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Probst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.10.042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mathlouthi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Benmessaoud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.11.103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84VXZ19V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05409476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212911v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05272659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303997v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bauland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Juste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognjean Razov Radic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630174v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303987v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407550v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LORR0327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>