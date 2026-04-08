--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -836,265 +836,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574084v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Saugrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (3), 4800308, 8 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3338603⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313129v2</w:t>
+                <w:t xml:space="preserve">hal-04320346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail − World-first HTS cable to be installed on a railway network in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 34 (3), 4802207, 7 p. </w:t>
+              <w:t xml:space="preserve">, 2024, 34 (3), 4800308, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2024.3356450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3338603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320346v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Superconducting Cables on a DC Railway Network</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Power Cables: Latest Advances and Prospects, 16 (2), 776, 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2), 024003, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1468,555 +1468,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140364v1</w:t>
+                <w:t xml:space="preserve">hal-03409559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+                <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2043, 012002, 10 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), 5400208, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2043/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2021.3059598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409559v2</w:t>
+                <w:t xml:space="preserve">hal-03140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D frequency-domain model for the homogeneous J-A formulation of the Maxwell equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149632v1</w:t>
+                <w:t xml:space="preserve">hal-05579253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
+                <w:t xml:space="preserve">Analytical solution for the magnetic field and inductance of helically wound HTS tapes using a magnetic scalar-potential formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
+                <w:t xml:space="preserve">Anass Lemansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hongye Zhang and Markus Mueller, The University of Edinburgh, Jun 2026, Edinburgh, Scotland, United Kingdom. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058553v1</w:t>
+                <w:t xml:space="preserve">hal-05579243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuperRail - État actuel du premier système commercial de câbles supraconducteurs pour le réseau ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Aboudrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2025,707 +2008,737 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Allweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-4, id. 615494, SO5-A : 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duclot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322176v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065361v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sotnikov</w:t>
+                <w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference and Exhibition on Electricity Distribution (CIRED 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Geneva, Switzerland. pp. 1-6, id. 967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2025.2154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672973v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+                <w:t xml:space="preserve">SuperRail - Current Status of the First Commercial HTS DC Cable System in a Railway Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Allweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673006v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Saugrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754914v1</w:t>
+                <w:t xml:space="preserve">hal-04752808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of the magnetic scalar potential ϕ in the T-A and J-A formulations for efficient electromagnetic simulations of High Temperature Superconductors</w:t>
               </w:r>
@@ -2871,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 4LOr2A-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2934,618 +2947,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kai Allweins</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748028v1</w:t>
+                <w:t xml:space="preserve">hal-04673006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of the SuperRail Project in Paris and Qualification Results of the 35 m Prototype HTS Cable System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Cooling Systems for HTS Applications (IWC-HTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cryogenics and Superconductivity Society of Japan (CSSJ), Oct 2024, Matsue, Japan. 1 page</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752808v1</w:t>
+                <w:t xml:space="preserve">hal-04754914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang Dadhich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+                <w:t xml:space="preserve">Enric Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrahman El-Wakeel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
+                <w:t xml:space="preserve">Dmitry Sotnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208840v1</w:t>
+                <w:t xml:space="preserve">hal-04672973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+                <w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Aboudrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Allweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 2LOr1D-01, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176097v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207263v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-circuit co-simulation of superconducting synchronous wind generators connected to a dc network</w:t>
               </w:r>
@@ -3650,2135 +3663,2351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
+                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France. 1 page</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147724v1</w:t>
+                <w:t xml:space="preserve">hal-04207263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147727v1</w:t>
+                <w:t xml:space="preserve">hal-04176097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss evaluation of a superconducting cable and its terminations for a DC railway network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman El-Wakeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 254, id. 321</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147728v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208828v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applied superconductivity for the electric grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Arras, France. 1 page</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147725v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 92, id. 1-LP-SP1-17S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3338603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791512v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
+                <w:t xml:space="preserve">Loss evaluation of a superconducting cable and its terminations for a DC railway network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 254, id. 321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791294v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t>
+                <w:t xml:space="preserve">Study of the current limiting capacity of 2G HTS tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791296v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a compact trapped field magnet using an HTSc tape as energizing coil during PFM</w:t>
+                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791411v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Model of a Superconducting Generator for Aircraft Application Coupled to an External Electrical Circuit</w:t>
+                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe González-Montañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 13 (id. 155)</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539713v1</w:t>
+                <w:t xml:space="preserve">hal-03791512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the current limiting capacity of 2G HTS tapes</w:t>
+                <w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791297v1</w:t>
+                <w:t xml:space="preserve">hal-03791296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of a compact trapped field magnet using an HTSc tape as energizing coil during PFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjela Koblischka-Veneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409645v1</w:t>
+                <w:t xml:space="preserve">hal-03791411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Model of a Superconducting Generator for Aircraft Application Coupled to an External Electrical Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp. 1-2, PA-A1: 13 (id. 155)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273960v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de conception et de modélisation des câbles supraconducteurs à courant continu pour le futur réseau ferroviaire en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409638v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+                <w:t xml:space="preserve">Outils de conception et de modélisation des câbles supraconducteurs à courant continu pour le futur réseau ferroviaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273952v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence on the railway network of the presence of a superconducting DC cable during transient regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 13, id. 52</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543753v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410066v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de Préparation et de Caractérisation de Matériaux Supraconducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409643v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence on the railway network of the presence of a superconducting DC cable during transient regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCAS 2021 - 15th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Moscow (Virtual), Russia. p. 13, id. 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rudolf Koblischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism - ICSM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey. p. 412, id. 528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal and electromagnetic design of a DC HTS cable for the future French railway network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5793,84 +6022,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2020 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tampa, FL (Virtual Conference), United States. id. Wk1LPo2E-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5880,114 +6109,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement et modélisation des câbles supraconducteurs pour le réseau ferroviaire français à courant continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025LORR0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05472590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6055,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D04E2AC6"/>
+    <w:nsid w:val="7E58D3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6286,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>