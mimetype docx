--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2088,303 +2088,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
+                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058553v1</w:t>
+                <w:t xml:space="preserve">hal-05149632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un système de câbles supraconducteurs pour SuperRail</w:t>
+                <w:t xml:space="preserve">Progress of the superconducting cables project in Paris: SuperRail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Laïb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Duclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France. pp. 1-5, id. 607991, Session Poster 2 : 231</w:t>
+              <w:t xml:space="preserve">10th International Conference on Superconductivity and Magnetism - ICSM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ali Gencer, Apr 2025, Fethiye-Oludeniz, Turkey. p. 297, id. 30310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149632v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of SuperRail: the first commercial superconducting cable system in the world to be operated on railway grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,243 +2947,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
+                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673006v1</w:t>
+                <w:t xml:space="preserve">hal-04754914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754914v1</w:t>
+                <w:t xml:space="preserve">hal-04673006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6284,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E58D3E0"/>
+    <w:nsid w:val="2133588C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>