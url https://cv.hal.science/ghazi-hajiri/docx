--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2718,280 +2718,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of the magnetic scalar potential ϕ in the T-A and J-A formulations for efficient electromagnetic simulations of High Temperature Superconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang Dadhich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sotnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50386</w:t>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672982v1</w:t>
+                <w:t xml:space="preserve">hal-04672973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced 3D Electro-Thermal Modelling of a DC Superconducting Cable Exposed to Overcurrent Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction of the magnetic scalar potential ϕ in the T-A and J-A formulations for efficient electromagnetic simulations of High Temperature Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Maria Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 4LOr2A-05, 1 page</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753643v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
+                <w:t xml:space="preserve">Advanced 3D Electro-Thermal Modelling of a DC Superconducting Cable Exposed to Overcurrent Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
@@ -3009,306 +3026,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference 2024 (ASC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Salt Lake City, Utah, United States. id. 4LOr2A-05, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754914v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
+                <w:t xml:space="preserve">Modélisation d'un câble supraconducteur à courant continu exposé à des conditions de surintensité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
+              <w:t xml:space="preserve">14èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673006v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal modeling of HTS coils using homogenization and different formulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Grilli</w:t>
+                <w:t xml:space="preserve">Modelling the behavior of HTS coils under overcurrent conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50403</w:t>
+              <w:t xml:space="preserve">, Stephane Sanfilippo, Paul Scherrer Institut (PSI), Jun 2024, Bad Zurzach, Switzerland. pp. 1-2, id. 50397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672973v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification of the SuperRail HTS cable system</w:t>
               </w:r>
@@ -3538,735 +3538,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-circuit co-simulation of superconducting synchronous wind generators connected to a dc network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman El-Wakeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel dos Santos</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 57, id. 2PoM07-02 · BO-L5-01</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209808v1</w:t>
+                <w:t xml:space="preserve">hal-04208840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM-circuit co-simulation of superconducting synchronous wind generators connected to a dc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe González-Montañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
+              <w:t xml:space="preserve">28th International Conference on Magnet Technology - MT28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aix-en-Provence, France. p. 57, id. 2PoM07-02 · BO-L5-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207263v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
+                <w:t xml:space="preserve">FCL behaviour of REBaCuO tapes under different mass flow rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Laïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
+              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 139, id. 2-LP-SP2-03S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176097v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting motor associated with a superconducting power train</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des pertes d’un câble supraconducteur et de ses terminaisons pour le réseau ferroviaire à courant continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2023 - 16th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologna, Italy. p. 138, id. 2-LP-MG1-23S</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille (L2EP), Jul 2023, Lille, France. pp. 1-7, id. 452414, SO1-A : 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208840v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147727v1</w:t>
+                <w:t xml:space="preserve">hal-04147724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting cables and their benefits for DC railway network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a compact trapped field magnet using a (RE)BCO bulk and an HTS coil during a PFM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guijosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems (SATES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Arras, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">8th International Conference on Superconductivity and Magnetism - ICSM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Fethiye-Oludeniz, Turkey. p. 494, id. 373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147724v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the terminations of an HTS cable operating on a DC railway network</w:t>
               </w:r>
@@ -4596,247 +4596,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilder Durante-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe González-Montañez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791294v1</w:t>
+                <w:t xml:space="preserve">hal-03791512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled FEM-Circuit analysis of interconnected High Temperature Superconducting machines and components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of the pulsed field magnetization of HTS bulks in solid nitrogen at 40 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-2</w:t>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2022, Nancy, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791512v1</w:t>
+                <w:t xml:space="preserve">hal-03791294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of AC losses in HTS tapes coupling FEM and electrical circuits with harmonics</w:t>
               </w:r>
@@ -5299,351 +5299,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de conception et de modélisation des câbles supraconducteurs à courant continu pour le futur réseau ferroviaire en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409638v1</w:t>
+                <w:t xml:space="preserve">hal-03409645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et test d'un nouveau système de refroidissement utilisant de l'azote solide pour l’aimantation et la caractérisation de matériaux supraconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghazi Hajiri</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409645v1</w:t>
+                <w:t xml:space="preserve">hal-03273960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design tools and optimization for DC HTS cables for the future railway network in France</w:t>
+                <w:t xml:space="preserve">Outils de conception et de modélisation des câbles supraconducteurs à courant continu pour le futur réseau ferroviaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kévin Berger (Université de Lorraine - GREEN), Jun 2021, Nancy (Virtual), France. pp. 1-3</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Aussois, France. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273960v1</w:t>
+                <w:t xml:space="preserve">hal-03409638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Testing of a New Cooling System using Solid Nitrogen for Pulsed Field Magnetization and Characterization of HTS Bulks</w:t>
               </w:r>
@@ -6284,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2133588C"/>
+    <w:nsid w:val="9B350364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6515,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghazi-hajiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0325-0788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902773v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aboudrar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Allais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Allweins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3538520" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Santos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria de Oliveira Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hajiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/adbfc8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2025.104068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Dadhich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Grilli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vanderheyden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad8315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574084v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilder Durante-G&#243;mez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Trillaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dos Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonzalez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Hajiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ad4a2f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Saugrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate West" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lallouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Caron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3356450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313129v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3338603" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931447v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020776" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/ac43c7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rudolf Koblischka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjela Koblischka-Veneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062303" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03409559v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2043/1/012002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3059598" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lemansour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149779v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Capron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis La&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gervaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2025.2154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065361v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Capron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pardo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sotnikov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Maria Oliveira Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754914v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman El-Wakeel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gonz&#225;lez-Monta&#241;ez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guijosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Koblischka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273960v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03273952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05472590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0135" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>