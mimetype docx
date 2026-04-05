--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1985,802 +1985,927 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping metabolomics data: Complexity and issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time online monitoring of metabolites during production of biological products using NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Natacha Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ribette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France. </w:t>
+              <w:t xml:space="preserve">17ième Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (JS RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611708v1</w:t>
+                <w:t xml:space="preserve">hal-05554411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping metabolomics data: Complexity and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Umec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127934v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI method to evaluate effects of water stress on potato tubers during growing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Quellec</w:t>
+                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Challois</w:t>
+                <w:t xml:space="preserve">Victor Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Leconte</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deleu</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science, MRFood2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark. 2022</w:t>
+              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610249v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+                <w:t xml:space="preserve">Characterization of the effects of water shortage on potato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Benaben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">21st European Association for Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+                <w:t xml:space="preserve">hal-03784549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">MRI method to evaluate effects of water stress on potato tubers during growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science, MRFood2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775496v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of water shortage on potato plant</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Association for Potato Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784549v1</w:t>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2927,51 +3052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bejjani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajjar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00771-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Merchak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sokolenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bejjani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajjar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00771-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Merchak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sokolenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mariano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ribette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Delgado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>