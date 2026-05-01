--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -524,1151 +524,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Potato Tuber Tissues Using Spatialized MRI T2 Relaxometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13020286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188505v1</w:t>
+                <w:t xml:space="preserve">hal-04020733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Potato Tuber Tissues Using Spatialized MRI T2 Relaxometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling-up metabolomics: Current state and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Cristina Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leport</w:t>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.286. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167 (20), pp.117225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13020286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04020733v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Water Shortage Effects on Potato Tuber Tissues during Growth Using MRI Relaxometry and Biochemical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Challois</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (15), pp.1918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants11151918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI investigation of internal defects in potato tubers with particular attention to rust spots induced by water stress</w:t>
+                <w:t xml:space="preserve">High-resolution 1H NMR profiling of triacylglycerols as a tool for authentication of food from animal origin: Application to hen egg matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pépin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Akoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111600⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 360, pp.130056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313577v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 1H NMR profiling of triacylglycerols as a tool for authentication of food from animal origin: Application to hen egg matrix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufic Rizk</w:t>
+                <w:t xml:space="preserve">A global non-invasive methodology for the phenotyping of potato under water deficit conditions using imaging, physiological and molecular tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Akoka</w:t>
+                <w:t xml:space="preserve">G. Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Bejjani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130056⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-021-00771-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726338v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global non-invasive methodology for the phenotyping of potato under water deficit conditions using imaging, physiological and molecular tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Ali</w:t>
+                <w:t xml:space="preserve">MRI investigation of internal defects in potato tubers with particular attention to rust spots induced by water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Billiot</w:t>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Joly</w:t>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.81. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.111600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-021-00771-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2021.111600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313579v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabisotopomics of triacylglycerols from animal origin: A simultaneous metabolomic and isotopic profiling using 13C INEPT</w:t>
+                <w:t xml:space="preserve">Improved lipid mixtures profiling by 1H NMR using reference lineshape adjustment and deconvolution techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Merchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126325⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 208, pp.120475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426218v1</w:t>
+                <w:t xml:space="preserve">hal-03426236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved lipid mixtures profiling by 1H NMR using reference lineshape adjustment and deconvolution techniques</w:t>
+                <w:t xml:space="preserve">Metabisotopomics of triacylglycerols from animal origin: A simultaneous metabolomic and isotopic profiling using 13C INEPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 208, pp.120475. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 315, pp.126325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426236v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesterol, a powerful 13C isotopic biomarker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bejjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1089, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Farjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1907,51 +1907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2394,510 +2394,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the effects of water shortage on potato plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Challois</w:t>
+                <w:t xml:space="preserve">MRI method to evaluate effects of water stress on potato tubers during growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+                <w:t xml:space="preserve">S. Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Challois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Association for Potato Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science, MRFood2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784549v1</w:t>
+                <w:t xml:space="preserve">hal-02610249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI method to evaluate effects of water stress on potato tubers during growing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Leconte</w:t>
+                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deleu</w:t>
+                <w:t xml:space="preserve">David Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Applications of Magnetic Resonance in Food Science, MRFood2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark. 2022</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610249v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting in large-scale studies within different metabolomics communities: DO WE SPEAK THE SAME LANGUAGE?</w:t>
+                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duperier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Filangi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775474v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite reporting within large-scale studies: where do we stand?</w:t>
+                <w:t xml:space="preserve">Characterization of the effects of water shortage on potato plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">21st European Association for Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775496v1</w:t>
+                <w:t xml:space="preserve">hal-03784549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3052,51 +3052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111600" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bejjani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313579v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajjar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billiot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00771-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Merchak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sokolenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mariano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ribette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Delgado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Umec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P C Pimentel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-026-02404-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#235;l Radovcic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110891" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nusrat Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14322" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188505v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Cristina Barros Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Joly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11151918" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bejjani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130056" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hajjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-021-00771-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2021.111600" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Merchak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Sokolenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Farjon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.11.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mariano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ribette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Delgado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deleu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784549v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>