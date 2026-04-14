--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72CD5EB8"/>
+    <w:nsid w:val="24BE3C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>