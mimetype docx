--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -400,51 +400,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ernande</w:t>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24BE3C5C"/>
+    <w:nsid w:val="9B2B4CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-durif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2567-1401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199670765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/durif_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214858v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arsenteva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03255-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ernande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2064997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716132v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vangoethem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15307-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Mold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna H&#229;rd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Zamboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.M. Larsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649275v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E Mold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560362v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01581175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee20578ebd77d440f1ca47c234502063c52e587a;origin=https://github.com/LMJL-Alea/kAOV;visit=swh:1:snp:a7756669c2a42e4c3998be658e10efa5a25f112c;anchor=swh:1:rev:65d99ffcb8629b2eb799cdfae4a4a64bd28517e5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Panaretos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89086991867b92ca6d6a574d5ea1856712a60a7f;origin=https://github.com/franckpicard/pppca;visit=swh:1:snp:0ae32effe07f6eb36867b116c91e3b99cbb00acd;anchor=swh:1:rev:9c55bf54091eb823b3f21517728f7abb2e01cc46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:669af0c58f89c04be2532e6591eed64de4f4a320;origin=https://github.com/LMJL-Alea/ktest;visit=swh:1:snp:b02da5de23e7a33c50c8159f022c2022426c8d88;anchor=swh:1:rev:54eeffaede8e15bbdef81e5367a691931d6b8171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-durif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2567-1401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199670765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/durif_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214858v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arsenteva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03255-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2064997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716132v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vangoethem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15307-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Mold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna H&#229;rd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Zamboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.M. Larsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649275v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E Mold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560362v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01581175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee20578ebd77d440f1ca47c234502063c52e587a;origin=https://github.com/LMJL-Alea/kAOV;visit=swh:1:snp:a7756669c2a42e4c3998be658e10efa5a25f112c;anchor=swh:1:rev:65d99ffcb8629b2eb799cdfae4a4a64bd28517e5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Panaretos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89086991867b92ca6d6a574d5ea1856712a60a7f;origin=https://github.com/franckpicard/pppca;visit=swh:1:snp:0ae32effe07f6eb36867b116c91e3b99cbb00acd;anchor=swh:1:rev:9c55bf54091eb823b3f21517728f7abb2e01cc46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:669af0c58f89c04be2532e6591eed64de4f4a320;origin=https://github.com/LMJL-Alea/ktest;visit=swh:1:snp:b02da5de23e7a33c50c8159f022c2022426c8d88;anchor=swh:1:rev:54eeffaede8e15bbdef81e5367a691931d6b8171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>