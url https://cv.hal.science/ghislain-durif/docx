--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -202,295 +202,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-Based Testing for Single-Cell Differential Analysis</w:t>
+                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ozier-Lafontaine</w:t>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fourneaux</w:t>
+                <w:t xml:space="preserve">G Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Durif</w:t>
+                <w:t xml:space="preserve">E Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polina Arsenteva</w:t>
+                <w:t xml:space="preserve">P Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vallot</w:t>
+                <w:t xml:space="preserve">Bruno Ernande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 114, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-024-03255-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214858v2</w:t>
+                <w:t xml:space="preserve">hal-04705605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of a polygenic phenotype within the genomic landscapes of introgression in the European seabass hybrid zone</w:t>
+                <w:t xml:space="preserve">Kernel-Based Testing for Single-Cell Differential Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+                <w:t xml:space="preserve">Anthony Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Durif</w:t>
+                <w:t xml:space="preserve">Camille Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Delpuech</w:t>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gagnaire</w:t>
+                <w:t xml:space="preserve">Polina Arsenteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ernande</w:t>
+                <w:t xml:space="preserve">Céline Vallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (9), pp.msae194. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msae194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-024-03255-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705605v1</w:t>
+                <w:t xml:space="preserve">hal-04214858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A median test for functional data</w:t>
               </w:r>
@@ -515,51 +515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonparametric Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (2), pp.520-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -632,51 +632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.107378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,51 +723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive prenatal diagnosis of genetic diseases induced by triplet repeat expansion by linked read haplotyping and Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vangoethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,468 +838,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Operations on the GPU, with Autodiff,without Memory Overflows</w:t>
+                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Charlier</w:t>
+                <w:t xml:space="preserve">François‐david Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Feydy</w:t>
+                <w:t xml:space="preserve">Louis Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Glaunès</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-David Collin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (74), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.11127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517462v2</w:t>
+                <w:t xml:space="preserve">hal-03229207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent clonal differentiation trajectories establish CD8+ memory T cell heterogeneity during acute viral infections in humans</w:t>
+                <w:t xml:space="preserve">Kernel Operations on the GPU, with Autodiff,without Memory Overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Mold</w:t>
+                <w:t xml:space="preserve">Benjamin Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Modolo</w:t>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Hård</w:t>
+                <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Zamboni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-David Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (74), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.11127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345357v1</w:t>
+                <w:t xml:space="preserve">hal-02517462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Approximate Bayesian Computation with Supervised Machine Learning to infer demographic history from genetic polymorphisms using DIYABC Random Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent clonal differentiation trajectories establish CD8+ memory T cell heterogeneity during acute viral infections in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Mold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐david Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Durif</w:t>
+                <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Raynal</w:t>
+                <w:t xml:space="preserve">Joanna Hård</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
+                <w:t xml:space="preserve">Margherita Zamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Anton J.M. Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (8), pp.2598-2613. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (8), pp.109174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229207v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Count Matrix Factorization for Single Cell Expression Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff E Mold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,64 +1372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Dimensional Classification with combined Adaptive Sparse PLS and Logistic Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Michaelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDS 2024, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1640,277 +1640,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchopt: Reproducible, efficient and collaborative optimization benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Mathurin Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022 - 36. Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185352v1</w:t>
+                <w:t xml:space="preserve">hal-03830604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchopt: Reproducible, efficient and collaborative optimization benchmarks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathurin Massias</w:t>
+                <w:t xml:space="preserve">Using genome-wide ancestry pattern in European sea bass to assess phenotypic variation and ensure sustainable aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Leitwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bannier</w:t>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022 - 36. Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">6th Symposium on Genomics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830604v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique de balayage spatial non paramétrique pour données fonctionnelles</w:t>
               </w:r>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">forum de jeunes mathématicien.ne.s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2004,64 +2004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Count Matrix Factorization for Single Cell Expression Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff E. Mold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,211 +2157,211 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of parental allele inheritance in fetus for noninvasive prenatal diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">StatLearn 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Montpellier, France. , https://statlearn.sciencesconf.org/459803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989144v1</w:t>
+                <w:t xml:space="preserve">hal-04059861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference of parental allele inheritance in fetus for noninvasive prenatal diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">StatLearn 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Montpellier, France. , https://statlearn.sciencesconf.org/459803</w:t>
+              <w:t xml:space="preserve">Statistical Methods for Post-Genomic Data (SMPGD) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059861v1</w:t>
+                <w:t xml:space="preserve">hal-03989144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cucala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2512,51 +2512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of high-throughput sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université de Lyon, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE1334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2615,103 +2615,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kAOV : kernel hypothesis testing on general designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Arsenteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ee20578ebd77d440f1ca47c234502063c52e587a;origin=https://github.com/LMJL-Alea/kAOV;visit=swh:1:snp:a7756669c2a42e4c3998be658e10efa5a25f112c;anchor=swh:1:rev:65d99ffcb8629b2eb799cdfae4a4a64bd28517e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pppca: Principal Component Analysis for replicated point process data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,77 +2861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ktest : two-sample kernel testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Arsenteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3061,51 +3061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B2B4CFE"/>
+    <w:nsid w:val="A9BBA240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3292,51 +3292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-durif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2567-1401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199670765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/durif_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214858v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arsenteva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03255-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2064997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716132v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vangoethem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15307-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Mold" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna H&#229;rd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Zamboni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.M. Larsson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109174" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649275v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E Mold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560362v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01581175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee20578ebd77d440f1ca47c234502063c52e587a;origin=https://github.com/LMJL-Alea/kAOV;visit=swh:1:snp:a7756669c2a42e4c3998be658e10efa5a25f112c;anchor=swh:1:rev:65d99ffcb8629b2eb799cdfae4a4a64bd28517e5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Panaretos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89086991867b92ca6d6a574d5ea1856712a60a7f;origin=https://github.com/franckpicard/pppca;visit=swh:1:snp:0ae32effe07f6eb36867b116c91e3b99cbb00acd;anchor=swh:1:rev:9c55bf54091eb823b3f21517728f7abb2e01cc46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:669af0c58f89c04be2532e6591eed64de4f4a320;origin=https://github.com/LMJL-Alea/ktest;visit=swh:1:snp:b02da5de23e7a33c50c8159f022c2022426c8d88;anchor=swh:1:rev:54eeffaede8e15bbdef81e5367a691931d6b8171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-durif" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2567-1401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199670765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/durif_g_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04705605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Leitwein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delpuech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gagnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214858v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Durif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Arsenteva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vallot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03255-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cucala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485252.2022.2064997" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716132v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vangoethem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15307-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;david Collin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raynal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13413" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517462v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-David Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.11127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Mold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna H&#229;rd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Zamboni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J.M. Larsson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109174" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649275v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E Mold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Picard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587360v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Michaelsson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff E. Mold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Massias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bannier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560362v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01581175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1334" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ee20578ebd77d440f1ca47c234502063c52e587a;origin=https://github.com/LMJL-Alea/kAOV;visit=swh:1:snp:a7756669c2a42e4c3998be658e10efa5a25f112c;anchor=swh:1:rev:65d99ffcb8629b2eb799cdfae4a4a64bd28517e5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894590v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivoirard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Panaretos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:89086991867b92ca6d6a574d5ea1856712a60a7f;origin=https://github.com/franckpicard/pppca;visit=swh:1:snp:0ae32effe07f6eb36867b116c91e3b99cbb00acd;anchor=swh:1:rev:9c55bf54091eb823b3f21517728f7abb2e01cc46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:669af0c58f89c04be2532e6591eed64de4f4a320;origin=https://github.com/LMJL-Alea/ktest;visit=swh:1:snp:b02da5de23e7a33c50c8159f022c2022426c8d88;anchor=swh:1:rev:54eeffaede8e15bbdef81e5367a691931d6b8171" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>