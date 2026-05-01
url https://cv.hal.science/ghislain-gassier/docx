--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -2911,51 +2911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34427ECC"/>
+    <w:nsid w:val="4BCBA982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>