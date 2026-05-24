--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -196,408 +196,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical and Isotopic Approach to Groundwater Management in a Mediterranean City Dependent on External Water Supply (Aix-en-Provence, SE France)</w:t>
+                <w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Claude</w:t>
+                <w:t xml:space="preserve">Maureen Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Miche</w:t>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Cherigui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Dutour</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w17111634⟩</w:t>
+              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089682v1</w:t>
+                <w:t xml:space="preserve">hal-05236149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogeochemical and Isotopic Approach to Groundwater Management in a Mediterranean City Dependent on External Water Supply (Aix-en-Provence, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+                <w:t xml:space="preserve">Hélène Miche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+                <w:t xml:space="preserve">Ferhat Cherigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nithavong Cam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w17111634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168029v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new inversion algorithm (PyMDS) based on the Pyro library to use chlorine 36 data as a paleoseismological tool on normal fault scarps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of coprecipitation and adsorption processes: deciphering amorphous mineral-organic associations under both forest and cropland conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Jamoteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Llinares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+                <w:t xml:space="preserve">Nithavong Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Woignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computing and Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.100234. </w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), pp.535-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acags.2025.100234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/soil-11-535-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236149v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
               </w:r>
@@ -769,51 +769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (17), pp.4035-4057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -841,295 +841,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
+                <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Claude</w:t>
+                <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vidal</w:t>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Passchier</w:t>
+                <w:t xml:space="preserve">Solène Dealbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Angeletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Héloïse Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739746v1</w:t>
+                <w:t xml:space="preserve">hal-04604525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the topographical structure of rocky and coral seabeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High resolution paleo-hydrological record from carbonate deposits in the Roman aqueduct of Traconnade (Aix-en-Provence, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">L. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">C. Passchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Dealbera</w:t>
+                <w:t xml:space="preserve">B Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303422. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 670, pp.122423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604525v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimatic vulnerability of peat carbon in the central Congo Basin</w:t>
               </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unifying Approach for Disturbance Cancellation and Target Detection in Passive Radar Using OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions au Radar Passif sur Signaux d'Opportunité de Type Télévision Numérique Terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Toulon, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016TOUL0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrouver et suivre tous les échantillons géologiques : et si cela était possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Xerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zomero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,51 +2158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Van Bocxlaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du charriage par acoustique passive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2400,51 +2400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabriel-</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Briolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Chaos, Complexity and Transport 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Marseilles, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Briolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,221 +2621,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcoustRivNN L'Intélligence Artiﬁcielle au service de la caractérisation du transport sédimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collec-Science : outil de gestion des collections scientifiques des laboratoires du CEREGE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Gassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Raked</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandrine Conrod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique OSU Pytheas "Intelligence Artificielle"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Aix en provence, France</w:t>
+              <w:t xml:space="preserve">ASF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France. 18e Congrès Français de Sédimentologie - livre des résumés, 82, pp.69, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692090v1</w:t>
+                <w:t xml:space="preserve">hal-04009277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collec-Science : outil de gestion des collections scientifiques des laboratoires du CEREGE.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AcoustRivNN L'Intélligence Artiﬁcielle au service de la caractérisation du transport sédimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Raked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Tal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France. 18e Congrès Français de Sédimentologie - livre des résumés, 82, pp.69, 2022</w:t>
+              <w:t xml:space="preserve">Journée Scientifique OSU Pytheas "Intelligence Artificielle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009277v1</w:t>
+                <w:t xml:space="preserve">hal-03692090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2911,51 +2911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BCBA982"/>
+    <w:nsid w:val="BFAEC380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3142,51 +3142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-gassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2873-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19770414X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03917957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta C. Dargie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Lawson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05389-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabriel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Briolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2600511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coutaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabriel-" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813202740_0015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692090v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Raked" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-gassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2873-0251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19770414X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Llinares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acags.2025.100234" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Claude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Miche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Cherigui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17111634" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-11-535-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527889v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pellet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4035-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Dealbera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Michaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passchier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03917957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Schefu&#223;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta C. Dargie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Hawthorne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Lawson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05389-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02981457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Van Bocxlaer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103415" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabriel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Briolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2600511" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01439399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOUL0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poirier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Granjeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-9522" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505017v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Xerri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zomero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/QNDE2021-74945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2020AM-351278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Tal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coutaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabriel-" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briolle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813202740_0015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Raked" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>