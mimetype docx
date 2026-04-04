--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -3630,51 +3630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4925965"/>
+    <w:nsid w:val="EFCA0F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>