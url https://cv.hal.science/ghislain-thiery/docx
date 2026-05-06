--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -860,693 +860,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Alexandros Plastiras</w:t>
+                <w:t xml:space="preserve">Assessment of comminution capacity related to molar intercuspation in catarrhines using a chewing simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Ec Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), pp.10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.10052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758462v1</w:t>
+                <w:t xml:space="preserve">hal-03767786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Alexandros Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+                <w:t xml:space="preserve">Dimitris Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of comminution capacity related to molar intercuspation in catarrhines using a chewing simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Ec Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Guy</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Salles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), pp.10052. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.10052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767786v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Merceron</w:t>
+                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auria Kallend</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Martin</w:t>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448931v1</w:t>
+                <w:t xml:space="preserve">hal-03285859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+                <w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+                <w:t xml:space="preserve">Auria Kallend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Geraads</w:t>
+                <w:t xml:space="preserve">Florian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285859v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec le Professeur Guillaume Thiery par Raphaël Minjard</w:t>
               </w:r>
@@ -1708,339 +1708,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food puncture resistance, ingesting behavior and the curvature of upper second molars in Old World and New World monkeys</w:t>
+                <w:t xml:space="preserve">A comparison of relief estimates used in three‐dimensional dental topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (Sup1), pp.S392-S394. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (2), pp.260-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408465v1</w:t>
+                <w:t xml:space="preserve">hal-02359136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enamel Distribution in 3D: Is Enamel Thickness More Uneven in the Upper Second Molars of Durophagous Hominoids?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Lazzari</w:t>
+                <w:t xml:space="preserve">Food puncture resistance, ingesting behavior and the curvature of upper second molars in Old World and New World monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0060⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (Sup1), pp.S392-S394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037410v1</w:t>
+                <w:t xml:space="preserve">hal-02408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of relief estimates used in three‐dimensional dental topography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+                <w:t xml:space="preserve">Enamel Distribution in 3D: Is Enamel Thickness More Uneven in the Upper Second Molars of Durophagous Hominoids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170 (2), pp.260-274. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (1-2), pp.52-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359136v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Dental Toolkit of Primates Based on Food Mechanical Properties: Feeding Action Does Matter</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.e22640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2156,64 +2156,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,51 +2364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To What Extent is Primate Second Molar Enamel Occlusal Morphology Shaped by the Enamel-Dentine Junction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,77 +2875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3039,64 +3039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Ec Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3630,51 +3630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFCA0F99"/>
+    <w:nsid w:val="61B678E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +3861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4789-7372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199740518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/347149717320710950356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-7588-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharrah Mckenzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lieffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minjard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109853" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714956" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037410v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4789-7372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199740518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/347149717320710950356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-7588-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharrah Mckenzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lieffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minjard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109853" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23916" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>