--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">347149717320710950356</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EL-xKUgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/ABI-7588-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -242,2241 +263,2241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional dental topography of fossil suids and paleoenvironmental reconstruction of earliest Vallesian (Late Miocene) sites from the Vallès-Penedès Basin (NE Iberian Peninsula)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharrah Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Demiguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 657, pp.112606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222508v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Shape diversity in conodont elements, a quantitative study using 3D topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lieffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.e223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/journal.m3.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the dietary niches of fossil Plio-Pleistocene European macaques: The case of Macaca majori Azzaroli, 1946 from Sardinia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Alexandros Plastiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 185, pp.103454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape diversity in conodont elements, a quantitative study using 3D topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lieffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 184, pp.102292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2023.102292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of comminution capacity related to molar intercuspation in catarrhines using a chewing simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Ec Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Humanité(s) : définition(s), diversités et limites, 34 (2), pp.10052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.10052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758462v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+                <w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Alexandros Plastiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651752v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auria Kallend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec le Professeur Guillaume Thiery par Raphaël Minjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Minjard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.122 - 125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inan.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low occurrence of molar use in black-tufted capuchin monkeys: Should adaptation to seed ingestion be inferred from molars in primates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chih Mun Sha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 555, pp.109853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of relief estimates used in three‐dimensional dental topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 170 (2), pp.260-274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food puncture resistance, ingesting behavior and the curvature of upper second molars in Old World and New World monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44th Congress of the Société de Biomécanique, 22 (Sup1), pp.S392-S394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enamel Distribution in 3D: Is Enamel Thickness More Uneven in the Upper Second Molars of Durophagous Hominoids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (1-2), pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Dental Toolkit of Primates Based on Food Mechanical Properties: Feeding Action Does Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Primatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.79--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajp.22640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880196v1</w:t>
+                <w:t xml:space="preserve">hal-02880197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigating the Dental Toolkit of Primates Based on Food Mechanical Properties: Feeding Action Does Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.e22640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajp.22640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880197v1</w:t>
+                <w:t xml:space="preserve">hal-02880196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocasts and brain evolution in Anthracotheriidae (Artiodactyla, Hippopotamoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 227 (3), pp.277-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To What Extent is Primate Second Molar Enamel Occlusal Morphology Shaped by the Enamel-Dentine Junction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gilissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (9), pp.e0138802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0138802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,762 +2507,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Louail</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which severe COVID-19 patients may benefit the most from pulmonary rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society 2021 International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Ec Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feeding ecology of Dolichopithecus ruscinensis from Perpignan: Insights from Dental Microwear Textural Analysis and Dental Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Alexander Plastiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3251,154 +3272,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue etiology in COVID-19 patients admitted in ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djahid Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Foschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3408,161 +3429,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3630,51 +3651,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B678E2"/>
+    <w:nsid w:val="FF241559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +3882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4789-7372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199740518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/347149717320710950356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-7588-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharrah Mckenzie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lieffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minjard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.07.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109853" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23916" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714956" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0060" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22640" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12348" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4789-7372" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199740518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/347149717320710950356" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EL-xKUgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABI-7588-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharrah Mckenzie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Alba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Demiguel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assemat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lieffroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Girard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2023.102292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767786v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.10052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minjard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2020.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chih Mun Sha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109853" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23916" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lazzari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0060" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22640" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12348" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilissen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902132v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Foschia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lapole" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>