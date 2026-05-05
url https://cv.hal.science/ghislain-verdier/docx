--- v0 (2026-04-02)
+++ v1 (2026-05-05)
@@ -2605,204 +2605,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering-based algorithm for change detection in dynamic models with unknown parameter after change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbor Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">XV International Conference on Industrial Engineering and Operations Management - ICIEOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Salvador - Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755224v1</w:t>
+                <w:t xml:space="preserve">emse-00466752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbor Rule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ferreira</w:t>
+                <w:t xml:space="preserve">A filtering-based algorithm for change detection in dynamic models with unknown parameter after change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Industrial Engineering and Operations Management - ICIEOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Salvador - Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">2. International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00466752v1</w:t>
+                <w:t xml:space="preserve">hal-02755224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode statistique de détection d’anomalie pour les modèles à espace d’état non linéaires</w:t>
               </w:r>
@@ -3701,51 +3701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01402-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03125109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1565834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2016.08.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penalva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.929964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.01.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLGDLKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bucelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01402-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03125109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1565834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2016.08.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penalva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.929964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.01.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLGDLKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bucelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>