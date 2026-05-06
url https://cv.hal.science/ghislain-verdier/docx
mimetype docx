--- v1 (2026-05-05)
+++ v2 (2026-05-06)
@@ -100,196 +100,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of dependence between univariate Lévy wear processes and impact on the reliability function</w:t>
+                <w:t xml:space="preserve">Goodness-of-fit procedure for gamma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asmb.2726⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.2623-2650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01402-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844979v1</w:t>
+                <w:t xml:space="preserve">hal-04206954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodness-of-fit procedure for gamma processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the modeling of dependence between univariate Lévy wear processes and impact on the reliability function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (5), pp.2623-2650. </w:t>
+              <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.549-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01402-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asmb.2726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206954v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change-level detection for Lévy subordinators</w:t>
               </w:r>
@@ -301,51 +301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.423-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -383,64 +383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOCHASTIC COMPARISONS AND AGING PROPERTIES OF AN EXTENDED GAMMA PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (1), pp.140-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric sequential change-point detection for multivariate time series based on empirical distribution functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kojadinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.773-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,51 +565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical likelihood-based CUSUM for on-line model change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (8), pp.1818-1839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,64 +656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized method of moments for an extended gamma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (15), pp.3687-3714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -760,64 +760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate simulation techniques and distribution of an extended Gamma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (1), pp.213-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change detection for uncertain autoregressive dynamic models through nonparametric estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (3), pp.182-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1063,51 +1063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Copulas to Multivariate Control Charts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 143, pp.2151--2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Mahalanobis Distance and k-Nearest Neighbor Rule for Fault Detection in Semiconductor Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1208,437 +1208,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00554203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality of CUSUM Rule Approximations in Change-Point Detection Problems : Application to Nonlinear State-Space Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une méthode statistique de détection d’anomalie pour les modèles à espace d’état non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2 Spécial STIC&amp;Environnement’07), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857814v1</w:t>
+                <w:t xml:space="preserve">hal-02667396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive threshold computation for CUSUM-type procedures in change detection and isolation problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimality of CUSUM Rule Approximations in Change-Point Detection Problems : Application to Nonlinear State-Space Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.01.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (11), pp.5102-5112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2008.929964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00857813v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique de détection d'anomalie pour les modèles à espace d'état non linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive threshold computation for CUSUM-type procedures in change detection and isolation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (9), pp.4161-4174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2008.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857815v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode statistique de détection d’anomalie pour les modèles à espace d’état non linéaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une méthode statistique de détection d'anomalie pour les modèles à espace d'état non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 5 (2 Spécial STIC&amp;Environnement’07), pp.13-16</w:t>
+              <w:t xml:space="preserve">, 2008, 5 (2 Spécial STIC\&amp;Environnement'07), pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667396v1</w:t>
+                <w:t xml:space="preserve">hal-00857815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1656,64 +1656,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of dependence between univariate Lévy wear processes and impact on the reliability function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENBIS Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,64 +1751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CONDITION-BASED DYNAMIC MAINTENANCE POLICY FOR AN EXTENDED GAMMA PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2017 (International Conference on Mathematical Methods on Reliability)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1846,64 +1846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized method of moments for an extended gamma process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2016 (Annual European Safety and Reliability Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1928,77 +1928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical tools for the use of extended gamma processes in reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Al Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2015 (8th International Conference of the ERCIM WG on Computational and Methodological Statistics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2036,64 +2036,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION TECHNIQUES AND APPROXIMATED DISTRIBUTION OF AN EXTENDED GAMMA PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Al Masry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR 2015: Ninth International Conference on Mathematical Methods in Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2131,51 +2131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Optimal CUSUM Rule Extensions in Dynamic Model Parameter Change-Point Detection Problems System Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2235,51 +2235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Prototype for FDC Nonparametric Multivariate Control Charts based on k-Nearest Neighbor Detection rule - Industrial Application in the photolithography Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering-based algorithm for change detection in dynamic models with unknown parameter after change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2419,420 +2419,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00466785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbors Rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some optimal CUSUM rule extensions in dynamic model parameter change-point detection problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ferreira</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE39, 39th International Conference on Computers &amp; Industrial Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00467562v1</w:t>
+                <w:t xml:space="preserve">hal-02755064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some optimal CUSUM rule extensions in dynamic model parameter change-point detection problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbors Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFAC Symposium on System Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIE39, 39th International Conference on Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1273-1278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755064v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00467562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbor Rule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A filtering-based algorithm for change detection in dynamic models with unknown parameter after change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Industrial Engineering and Operations Management - ICIEOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Salvador - Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">2. International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00466752v1</w:t>
+                <w:t xml:space="preserve">hal-02755224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtering-based algorithm for change detection in dynamic models with unknown parameter after change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fault detection with an adaptive distance for the k-Nearest Neighbor Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">XV International Conference on Industrial Engineering and Operations Management - ICIEOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Salvador - Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755224v1</w:t>
+                <w:t xml:space="preserve">emse-00466752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode statistique de détection d’anomalie pour les modèles à espace d’état non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,51 +2896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage et détection de rupture dans les modèles à espace d'état</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode statistique robuste pour la détection d’anomalies dans les systèmes à modélisation incertaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix du seuil pour une procédure de diagnostic de panne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une méthode de filtrage pour la détection d’anomalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,51 +3263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul d’un seuil adaptatif pour des algorithmes de type CUSUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique de rupture de modèle dans les systèmes dynamiques. Application à la supervision de procédés de dépollution biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier 2 (Sciences et Techniques), 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Statistique de Rupture de Modèle dans les Systèmes Dynamiques - Application à la Supervision de Procédés de Dépollution Biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3701,51 +3701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206954v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01402-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03125109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1565834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2016.08.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penalva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.929964" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.01.026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLGDLKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857815v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bucelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223844" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206954v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Verdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01402-z" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2726" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516117v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Al Masry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.74" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03125109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kojadinovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1798" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2019.1565834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2017.1361988" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-015-9474-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stamet.2016.08.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penalva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00554203v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2008.929964" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2008.01.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLGDLKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577010v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vialle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bucelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00467562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223844" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822181v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>