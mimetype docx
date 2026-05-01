--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -395,1173 +395,1173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining intra-patch connectivity measures in landscape fragmentation and connectivity indices</w:t>
+                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Adam Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorca</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-024-01840-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454573v1</w:t>
+                <w:t xml:space="preserve">hal-04555958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns of tree wood density</w:t>
+                <w:t xml:space="preserve">The effect of a political crisis on performance of community forests and protected areas in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Yang</w:t>
+                <w:t xml:space="preserve">Rachel A Neugarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyuan Wang</w:t>
+                <w:t xml:space="preserve">Ranaivo A Rasolofoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rackhun Son</w:t>
+                <w:t xml:space="preserve">Christopher B Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoontaek Lee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amanda D Rodewald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17224⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47318-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653786v1</w:t>
+                <w:t xml:space="preserve">hal-04626967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a political crisis on performance of community forests and protected areas in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and performance of the Climate Change Initiative Biomass global retrieval algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel A Neugarten</w:t>
+                <w:t xml:space="preserve">Oliver Cartus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranaivo A Rasolofoson</w:t>
+                <w:t xml:space="preserve">Shaun Quegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher B Barrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Heather Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda D Rodewald</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2963. </w:t>
+              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.100169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47318-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.srs.2024.100169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626967v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond variance: Simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
+                <w:t xml:space="preserve">Human degradation of tropical moist forests is greater than previously estimated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Clément Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Clark</w:t>
+                <w:t xml:space="preserve">Guido Ceccherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Marco Girardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Clark</w:t>
+                <w:t xml:space="preserve">Christelle Vancutsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Avitabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.360⟩</w:t>
+              <w:t xml:space="preserve">Nature 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631, pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555958v1</w:t>
+                <w:t xml:space="preserve">hal-04636543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of the Climate Change Initiative Biomass global retrieval algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global patterns of tree wood density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cartus</w:t>
+                <w:t xml:space="preserve">Hui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Quegan</w:t>
+                <w:t xml:space="preserve">Siyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Kay</w:t>
+                <w:t xml:space="preserve">Rackhun Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lucas</w:t>
+                <w:t xml:space="preserve">Hoontaek Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitus Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.srs.2024.100169⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797332v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human degradation of tropical moist forests is greater than previously estimated</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining intra-patch connectivity measures in landscape fragmentation and connectivity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Ceccherini</w:t>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Girardello</w:t>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Vancutsem</w:t>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Avitabile</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 631, pp.570-576. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07629-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-024-01840-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636543v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
+                <w:t xml:space="preserve">Camille Girard‐tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Hequet</w:t>
+                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James S Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048905v1</w:t>
+                <w:t xml:space="preserve">hal-04021038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the nature of intraspecific variability and its consequences on species coexistence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
+                <w:t xml:space="preserve">Forest and tree species distribution on the ultramafic substrates of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam T Clark</w:t>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+                <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9860. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (3), pp.412-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2181216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021038v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV‐Lidar reveals that canopy structure mediates the influence of edge effects on forest diversity, function and microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.1411-1427. </w:t>
@@ -1593,563 +1593,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive framework for assessing the accuracy and uncertainty of global above-ground biomass maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered cyclone–fire interactions are changing ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnan Araza</w:t>
+                <w:t xml:space="preserve">William J. Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sytze de Bruin</w:t>
+                <w:t xml:space="preserve">Peter J. Bellingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Herold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labrière</w:t>
+                <w:t xml:space="preserve">Janet Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112917⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (12), pp.1218-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620056v1</w:t>
+                <w:t xml:space="preserve">hal-03814938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered cyclone–fire interactions are changing ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmented Landscape Generator (flsgen): a neutral landscape generator with control of landscape structure and fragmentation indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Justeau‐allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ibanez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janet Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.08.005⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.1412-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814938v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmented Landscape Generator (flsgen): a neutral landscape generator with control of landscape structure and fragmentation indices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive framework for assessing the accuracy and uncertainty of global above-ground biomass maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnan Araza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sytze de Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Quegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Justeau‐allaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Nicolas Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (7), pp.1412-1420. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 272, pp.112917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.112917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03636788v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relict populations of Araucaria angustifolia will be isolated, poorly protected, and unconnected under climate and land-use change in Brazil</w:t>
+                <w:t xml:space="preserve">Long-term (1990-2019) monitoring of forest cover changes in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario M. Tagliari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">C. Vancutsem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Pekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivaldo Peroni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.3665-3684. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-021-02270-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352348v1</w:t>
+                <w:t xml:space="preserve">hal-03163130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative management as a way to enhance Araucaria Forest resilience</w:t>
               </w:r>
@@ -2269,103 +2273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained optimization of landscape indices in conservation planning to support ecological restoration in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Justeau-Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vismara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (4), pp.744-754. </w:t>
@@ -2397,550 +2401,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term (1990-2019) monitoring of forest cover changes in the humid tropics</w:t>
+                <w:t xml:space="preserve">Identifying uncertainties in scenarios and models of socio-ecological systems in support of decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vancutsem</w:t>
+                <w:t xml:space="preserve">Mark D. A. Rounsevell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Achard</w:t>
+                <w:t xml:space="preserve">Almut Arneth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Pekel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Calum Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carboni</w:t>
+                <w:t xml:space="preserve">William W.L. Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1603⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (7), pp.967-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163130v1</w:t>
+                <w:t xml:space="preserve">hal-03331831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying uncertainties in scenarios and models of socio-ecological systems in support of decision-making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Not all species will migrate poleward as the climate warms: The case of the seven baobab species in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almut Arneth</w:t>
+                <w:t xml:space="preserve">Mario M. Tagliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum Brown</w:t>
+                <w:t xml:space="preserve">Pascal Danthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William W.L. Cheung</w:t>
+                <w:t xml:space="preserve">Jean‐michel Leong Pock Tsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Cyrille Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (23), pp.6071-6085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331831v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all species will migrate poleward as the climate warms: The case of the seven baobab species in Madagascar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">forestatrisk: a Python package for modelling and forecasting deforestation in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (59), pp.2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.02975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363243v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">forestatrisk: a Python package for modelling and forecasting deforestation in the tropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Relict populations of Araucaria angustifolia will be isolated, poorly protected, and unconnected under climate and land-use change in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario M. Tagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatas Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivaldo Peroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (59), pp.2975. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.3665-3684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.02975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-021-02270-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162430v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape‐scale spatial modelling of deforestation, land degradation and regeneration using machine learning tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Grinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Razafimbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New formula and conversion factor to compute basic wood density of tree species using a global wood technology database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Jörg Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,334 +3409,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving forward socio-economically focused models of deforestation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interest of Integrating Spaceborne LiDAR Data to Improve the Estimation of Biomass in High Biomass Forested Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13611⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs9030213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624603v1</w:t>
+                <w:t xml:space="preserve">hal-01483748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of Integrating Spaceborne LiDAR Data to Improve the Estimation of Biomass in High Biomass Forested Areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Moving forward socio-economically focused models of deforestation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dezécache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.213. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.3484-3500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9030213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483748v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial congruence between carbon and biodiversity across forest landscapes of northern Borneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selly Kharisma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,278 +4074,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved allometric models to estimate the aboveground biomass of tropical trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical stratification reduces competition for light in dense tropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Marilyne Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Búrquez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12629⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 329, pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063299v1</w:t>
+                <w:t xml:space="preserve">hal-02067496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical stratification reduces competition for light in dense tropical forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved allometric models to estimate the aboveground biomass of tropical trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Búrquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Laurans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+                <w:t xml:space="preserve">Emmanuel Chidumayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Colgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 329, pp.79-88. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (10), pp.3177-3190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067496v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GlobAllomeTree: international platform for tree allometric equations to support volume, biomass and carbon assessment</w:t>
               </w:r>
@@ -4465,103 +4465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of baobab species to climate change and effectiveness of the protected area network in Madagascar: Towards new conservation priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Cuní Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Leong Pock-Tsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Danthu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.11-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-specific variability and the competition-colonisation trade-off: coexistence, abundance and stability patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,385 +4809,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+                <w:t xml:space="preserve">Fabrice Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. M. Schurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520804v1</w:t>
+                <w:t xml:space="preserve">hal-00684558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When and how should intraspecific variability be considered in trait-based plant ecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of competition on tree radial-growth vary in importance but not in intensity along climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kunstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (1), pp.300-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00684558v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variability in tree allometry determines light resource allocation in forest ecosystems: a hierarchical Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163 (3), pp.759-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5341,64 +5341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of silver fir and Norway Spruce in the Western Alps - a semi-parametric approach combining size-dependent and growth-dependent mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5458,272 +5458,272 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Dhote</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Clark</w:t>
+                <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X09-047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592702v1</w:t>
+                <w:t xml:space="preserve">hal-01195098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases in the estimation of size-dependent mortality models: advantages of a semiparametric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James S. Clark</w:t>
+                <w:t xml:space="preserve">J.F. Dhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 39 (8), pp.1430-1443. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 39, pp.1430-1443</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195098v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5754,51 +5754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic traits to predict shifts in tree species abundance and distribution with climate change in the Amazonian forest. Report of the strategic project 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5961,51 +5961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic traits to predict shifts in tree species abundance and distribution with climate change in the Amazonian forest. Mid-term of the projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6030,77 +6030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the role of intraspecific variability in species coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6151,51 +6151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic traits to predict shifts in tree species abundance and distribution with climate change in the Amazonian forest. Overview of the next strategic project 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex CEBA annual meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6220,103 +6220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6470,51 +6470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des perturbations sur la dynamique des forêts résineuse de montagne : de l'arbre au peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,51 +6621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kunstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mixed Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6722,64 +6722,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la forêt - Province Nord - Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,64 +6885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional soil profile data reveals the predominant role of geomorphology and geology in accurately deriving digital soil texture maps in a tropical area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maréchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,103 +6990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond variance: simple random distributions are not a good proxy for intraspecific variability in systems with environmental structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girard-Tercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam T Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James S. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7157,51 +7157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviculture et modélisation de la dynamique des sapinières-pessières de montagne : validation et ajustement du modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7232,51 +7232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviculture et modélisation de la dynamique des sapinières-pessières de montagne : validation et ajustement du modèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7320,169 +7320,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring uncertainty and variability in forest dynamics models - Application to coexistence of silver fir and Norway Spruce in mountain forests</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2009. English. </w:t>
+                <w:t xml:space="preserve">Structurer l'incertitude et la variabilité dans les modèles de dynamique forestière. Application à la coexistence du Sapin et de l'Epicéa en forêt de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Docteur AgroPariTech ENGREF, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2009AGPT0008⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pastel-00005391v1</w:t>
+                <w:t xml:space="preserve">tel-02591930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurer l'incertitude et la variabilité dans les modèles de dynamique forestière. Application à la coexistence du Sapin et de l'Epicéa en forêt de montagne</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'environnement. Docteur AgroPariTech ENGREF, 2009. Français. </w:t>
+                <w:t xml:space="preserve">Structuring uncertainty and variability in forest dynamics models - Application to coexistence of silver fir and Norway Spruce in mountain forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2009AGPT0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02591930v1</w:t>
+                <w:t xml:space="preserve">pastel-00005391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7637,51 +7637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackhun Son" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoontaek Lee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitus Benson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Neugarten" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranaivo A Rasolofoson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Barrett" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Rodewald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47318-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797332v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100169" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ceccherini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancutsem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07629-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Araza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herold" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112917" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814938v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Platt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bellingham" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Franklin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M. Tagliari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Silveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02270-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tagliari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Levis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Flores" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancutsem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Achard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pekel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carboni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. A. Rounsevell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cornu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15859" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162430v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02975" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rakotoarijaona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourtier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1175" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dez&#233;cache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain. Vieilledent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa6082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13611" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01288671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selly Kharisma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Basuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.01.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto B&#250;rquez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chidumayo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12629" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieu Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bombelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Birigazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor0901-006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00848913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cun&#237; Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock-Tsy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005391v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0008" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591930v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463866v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian J&#246;rg Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Zanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Jucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70860" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boisseaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nemetschek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Burban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casado-Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14679" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard-Tercieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Clark" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Clark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A Neugarten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranaivo A Rasolofoson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Barrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Rodewald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47318-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Santoro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cartus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Quegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Kay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2024.100169" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ceccherini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vancutsem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Avitabile" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07629-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackhun Son" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoontaek Lee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitus Benson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17224" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04454573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau-Allaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01840-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girard&#8208;tercieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T Clark" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S Clark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9860" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hequet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2181216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14105" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Platt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Bellingham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Franklin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.08.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Justeau&#8208;allaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13859" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnan Araza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze de Bruin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Herold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labri&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112917" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vancutsem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Achard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pekel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carboni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tagliari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Levis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Flores" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziela Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Freitas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecon.2021.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03030515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rinck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13803" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. A. Rounsevell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almut Arneth" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W.L. Cheung" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario M. Tagliari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Danthu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Cornu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15859" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162430v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.02975" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatas Alves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Silveira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivaldo Peroni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02270-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02443462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Grinand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Razafimbelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rakotoarijaona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourtier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guibal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langbour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1175" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dez&#233;cache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain. Vieilledent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa6082" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483748v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030213" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13611" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01288671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selly Kharisma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Basuki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2016.01.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kunstler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falster" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Coomes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Kooyman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16476" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafond" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagarrigues" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.06.039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WCJ712B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02067496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.059" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto B&#250;rquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chidumayo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colgan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12629" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieu Henry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bombelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trotta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Birigazzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3832/ifor0901-006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00848913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Cun&#237; Sanchez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock-Tsy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597086v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavergne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thuiller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2012.01803.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Schurr" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2011.04.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3WNC30N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01751.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1581-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCC5EDF33DED5E053DC8FAE771104CDA3C10C0B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kunstler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dh&#244;te" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883575v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James S. Clark" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X09-047" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592702v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dhote" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Clark" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Stahl" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072542v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Krebber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fortunel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673154v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03333671v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Stahl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596192v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Albert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596268v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Coligny" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seignobosc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596191v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vandrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mangeard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981892v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guitet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589885v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588793v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591930v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005391v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009AGPT0008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>