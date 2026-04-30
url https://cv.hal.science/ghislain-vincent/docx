--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -425,278 +425,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de la ville basse du Castellas à Murviel-lès-Montpellier (Hérault) : fouilles 2009-2017</w:t>
+                <w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Malignas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.559-670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2021.2047⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125904v1</w:t>
+                <w:t xml:space="preserve">hal-04151975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évacuation des eaux usées et pluviales dans les quartiers d’habitation et d’artisanat du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
+                <w:t xml:space="preserve">L’habitat de la ville basse du Castellas à Murviel-lès-Montpellier (Hérault) : fouilles 2009-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.105-125. </w:t>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022) (1), pp.559-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2021.2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ran.2021.2047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04151975v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat antique dans l’aire vésuvienne : le cas de la pierre</w:t>
               </w:r>
@@ -1237,51 +1237,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1543,273 +1543,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments démontés de Villevieille et Castlenau-le-Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat de la ville basse de Murviel-lès-Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487717v1</w:t>
+                <w:t xml:space="preserve">hal-04487726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte tardo-républicaine d’Uzès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de la ville basse de Murviel-lès-Montpellier.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les monuments démontés de Villevieille et Castlenau-le-Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487726v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’enceinte de la ville basse de Murviel-lès-Montpellier</w:t>
               </w:r>
@@ -1890,64 +1890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire de la colline de l’Yeuse à Murviel-lès-Montpellier (34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, gestes et dépôts rituels aux premiers temps d’Vcetia : le site de l’ancienne gendarmerie d’Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2277,474 +2277,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor peint d’une habitation de la ville basse sur le site du Castellas à Murviel-lès-Montpellier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques : Actes du 30e colloque de l'AFPMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Arles, France. pp.105-122</w:t>
+              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040016v1</w:t>
+                <w:t xml:space="preserve">hal-02529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">La ville au quotidien : regards croisés sur l'habitat et l'artisanat (Afrique du Nord, Gaule et Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. p. 93-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529598v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités artisanales sur le site du Castellas à Murviel-lès-Montpellier (Hérault, France) : premières données sur l'implantation des ateliers de potiers dans l'agglomération antique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Un ensemble augustéen mis au jour au pied du monument corinthien de l'agglomération du Castellas (Murviel-lès-Montpellier, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Malignas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adrien Malignas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verònica Martínez Ferreras</w:t>
+                <w:t xml:space="preserve">Audrey Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Silvéréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S.F.E.C.A.G., Congrès de Colmar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Colmar, France. pp.289-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2754,193 +2659,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte tardo-hellénistique d’Ucetia. Résultats issus de la fouille préventive de l’ancienne Gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Reunió Internacional d’Arqueologia de Calafell. Les fortificacions urbanes preromanes a la Mediterrània occidental : origen, funcions i evolució estructural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Calafell, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de l’enceinte d’&amp;lt;i&amp;gt;Ucetia&amp;lt;/i&amp;gt; : les résultats issus de la fouille préventive de l’ancienne Gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2950,977 +2855,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'Actualité Archéologique en Autunois et en Bourgogne, 22 mars 2013, Autun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alix</w:t>
+                <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bossuet</w:t>
+                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Burgevin</w:t>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
+                <w:t xml:space="preserve">L’enceinte tardo-hellénistique d’Ucetia : résultats issus de la fouille de l’ancienne gendarmerie à Uzès (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaume Noguera; David Montanero; Maria Carmen Belarte; Pierre Moret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-101, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
+              <w:t xml:space="preserve">Les fortificacions urbanes preromanes a la Mediterrània occidental : origen, funcions i evolució estructural. Homenatge a Henri Treziny. Actes de la IX Reunió Internacional d'Arqueologia de Calafell (Calafell, 30-31 de març - Banyeres del Penedès, 1 d'abril de 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona; Institut Català d'Arqueologia Clàssica, pp.83-88, 2025, Arqueo Mediterrània, 16, 978-84-936769-6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
+                <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
+              <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-101, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890360v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mosaïques de la maison de Loukios Kornelios à Uzès (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayn</w:t>
+                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Demetrios Michaelides. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Conference of AIEMA. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volume I, Editions Sima Ekdotiki, p. 472-485, 2023, 978-618-86641-1-1</w:t>
+              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04358125v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décor et architecture de l’aile orientale de l’habitation C, ville basse du Castellas (Murviel-lès-Montpellier)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Les mosaïques de la maison de Loukios Kornelios à Uzès (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bats Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathilde Carrive; Alexandra Spülher; Paolo Tomassini. </w:t>
+              <w:t xml:space="preserve">Demetrios Michaelides. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d'époque romaine. Etudes toichographologiques, Actes du 33e colloque de l'AFPMA, Bordeaux, 25 et 26 novembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pictor, collection de l'AFPMA (12), Ausonius, p. 103-116, 2023, 9782356135872</w:t>
+              <w:t xml:space="preserve">The 14th Conference of AIEMA. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume I, Editions Sima Ekdotiki, p. 472-485, 2023, 978-618-86641-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360404v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’enceinte d’&amp;lt;i&amp;gt;Ucetia&amp;lt;/i&amp;gt; : résultats issus du site de l’ancienne gendarmerie à Uzès (Gard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayn</w:t>
+                <w:t xml:space="preserve">Décor et architecture de l’aile orientale de l’habitation C, ville basse du Castellas (Murviel-lès-Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
+              <w:t xml:space="preserve">Mathilde Carrive; Alexandra Spülher; Paolo Tomassini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-148, 2021, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d'époque romaine. Etudes toichographologiques, Actes du 33e colloque de l'AFPMA, Bordeaux, 25 et 26 novembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pictor, collection de l'AFPMA (12), Ausonius, p. 103-116, 2023, 9782356135872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258590v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier de Contours : présentation générale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+                <w:t xml:space="preserve">Contribution à l’enceinte d’&amp;lt;i&amp;gt;Ucetia&amp;lt;/i&amp;gt; : résultats issus du site de l’ancienne gendarmerie à Uzès (Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">S. Mauné, R. Bourgaut, avec des contributions de J.-Cl. Bessac, Ch. Carrato, L. Chabal, A. Chartrain, Ph. Dufresne, G. Fabre, Ph. Lanos, H. Savay-Guerraz, A. Schmitt, Ch. Vaschalde, G. Vincent. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contours (Saint-Pargoire, Hérault). Recherches pluridisciplinaires sur un atelier d'amphores vinaires de Gaule Narbonnaise (fin du Ier s. av. J.-C. - début du IIIe s. ap. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 40, Association pour le développement de l'Archéologie en Languedoc-Roussillon, pp.19-42, 2020, Monographie d'Archéologie Méditerranéenne, 978-2-912369-39-0</w:t>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-148, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885877v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier lapidaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'atelier de Contours : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hervé Pomarèdes, Sébastien Barberan, Odile Maufras et Laurent Sauvage. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mauné, R. Bourgaut, avec des contributions de J.-Cl. Bessac, Ch. Carrato, L. Chabal, A. Chartrain, Ph. Dufresne, G. Fabre, Ph. Lanos, H. Savay-Guerraz, A. Schmitt, Ch. Vaschalde, G. Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), pp.363-373, 2012, Monographie d'Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">Contours (Saint-Pargoire, Hérault). Recherches pluridisciplinaires sur un atelier d'amphores vinaires de Gaule Narbonnaise (fin du Ier s. av. J.-C. - début du IIIe s. ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Association pour le développement de l'Archéologie en Languedoc-Roussillon, pp.19-42, 2020, Monographie d'Archéologie Méditerranéenne, 978-2-912369-39-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078086v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mobilier lapidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Pomarèdes, Sébastien Barberan, Odile Maufras et Laurent Sauvage. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villa de Saint-André de Codols (Nîmes, Gard) du Ier au XIIIe siècle de notre ère.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, Association pour le Développement de l'Archéologie en Languedoc-Roussillon (A.D.A.L.), pp.363-373, 2012, Monographie d'Archéologie Méditerranéenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le décor du centre monumental de l'agglomération du Castellas à Murviel-lès-Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Thollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Vauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,266 +4162,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bellegarde : Piechegu ouest 2 [notice archéologique]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Murviel-lès-Montpellier - Le Castellas », p. 288-291, Bilan Scientifique Régional de l’Occitanie, 2016.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colonge</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.128-133</w:t>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868981v1</w:t>
+                <w:t xml:space="preserve">hal-03155978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Murviel-lès-Montpellier - Le Castellas », p. 288-291, Bilan Scientifique Régional de l’Occitanie, 2016.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bellegarde : Piechegu ouest 2 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155978v1</w:t>
+                <w:t xml:space="preserve">hal-02868981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulézan : Carrières des Lens</w:t>
               </w:r>
@@ -4580,355 +4571,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), 10 rue Saint-Théodorit : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Farge</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2024, 46 p</w:t>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692912v1</w:t>
+                <w:t xml:space="preserve">hal-04840484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Aybrines. 5000 ans de présence humaine en bordure des Aspres (Occitanie, Pyrénées-Orientales).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Dunyach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Figueiral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lansargues (34), la ZAC des Conques, tranche 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uzès (30), 10 rue Saint-Théodorit : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faïsse</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2024, p. 344</w:t>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2024, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04840484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nîmes (30), 35 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
@@ -5148,325 +5139,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 2 : Phase C – Urbanisation du quartier durant l’époque républicaine (75 av. J.-C. / 25 av. J.-C.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattes (34), 640 avenue de Montpellier : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 242</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840360v1</w:t>
+                <w:t xml:space="preserve">hal-04357353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattes (34), 640 avenue de Montpellier : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 1 : Phase A – Le cadre naturel. Phase B – Habitats, voirie, exploitation et production au début du Ier s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04357353v1</w:t>
+                <w:t xml:space="preserve">hal-04840351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 1 : Phase A – Le cadre naturel. Phase B – Habitats, voirie, exploitation et production au début du Ier s. av. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 2 : Phase C – Urbanisation du quartier durant l’époque républicaine (75 av. J.-C. / 25 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 179</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840351v1</w:t>
+                <w:t xml:space="preserve">hal-04840360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol.3 : Phase D – Les transformations du quartier durant le Haut-Empire (25 av. J.-C. / 130 ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,51 +5501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,582 +5613,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2020-2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+                <w:t xml:space="preserve">Beaucaire (30), Base Nautique - Allée du Drac : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrine Anwar</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">DRAC Occitanie. 2022</w:t>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04881844v1</w:t>
+                <w:t xml:space="preserve">hal-04357297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 44 rue Rouget de Lisle : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Beaucaire (30), 1 rue de la Redoute : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 46p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357304v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaucaire (30), 1 rue de la Redoute : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 77 chemin des Limites : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 54 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357316v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 77 chemin des Limites : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 44 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 47 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357308v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaucaire (30), Base Nautique - Allée du Drac : rapport de diagnostic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 60 p</w:t>
+                <w:t xml:space="preserve">Émilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04357297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04881844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunel-Viel (34), 24 rue des Thermes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6350,51 +6341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rascalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,603 +6646,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 2 : Inventaire des clichés photographiques ; inventaire du mobilier archéologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 213 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925489v1</w:t>
+                <w:t xml:space="preserve">hal-04257160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmo</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allègre-les-Fumades (30), les Fumades, extension des thermes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2020, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30) 32 rue de Sauve : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 2 : Inventaire des clichés photographiques ; inventaire du mobilier archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 213 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Métais</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04257160v1</w:t>
+                <w:t xml:space="preserve">hal-04925489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Maufras</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 1 : Inventaire des US et des faits</w:t>
               </w:r>
@@ -7263,64 +7254,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7494,51 +7485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7689,267 +7680,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
+                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2019</w:t>
+              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502574v1</w:t>
+                <w:t xml:space="preserve">hal-04884727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04884727v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaruc-les-Bains (34), Place du Mail : rapport de diagnostic</w:t>
               </w:r>
@@ -8040,51 +8031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattes, Castelle-GR : Une exploitation antique et une occupation du haut Moyen Âge : Occitanie, Hérault : ligne grande vitesse, contournement de Nîmes-Montpellier : secteur 2 : rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tosna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,547 +8134,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap Med. 2016, pp.76</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA08025401, Inrap. 2016, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879794v1</w:t>
+                <w:t xml:space="preserve">hal-01504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrières des Lens : Languedoc-Roussillon-Midi-Pyrénées, Gard, Moulézan : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2016, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiusevia : Haute-Corse (2B), Ghisonaccia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tramoni</w:t>
+                <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Med. 2016, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01504954v1</w:t>
+                <w:t xml:space="preserve">hal-04879794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC Les Horts de Vernis : Languedoc-Roussillon, Hérault, Saussan : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Les Ifs : Murviel-lès-Montpellier : Languedoc-Roussillon, Hérault (34) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bioul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ratsimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap MED. 2015, 94 p</w:t>
+              <w:t xml:space="preserve">Inrap MED. 2015, 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257158v1</w:t>
+                <w:t xml:space="preserve">hal-04257154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Ifs : Murviel-lès-Montpellier : Languedoc-Roussillon, Hérault (34) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">ZAC Les Horts de Vernis : Languedoc-Roussillon, Hérault, Saussan : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Manniez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap MED. 2015, 89 p</w:t>
+              <w:t xml:space="preserve">Inrap MED. 2015, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257154v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC Mitra 1, phase 4 : Languedoc-Roussillon, Gard, Garons, La Courbade : rapport de diagnostic</w:t>
               </w:r>
@@ -8926,51 +8917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution urbaine d'un secteur de l'agglomération antique d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,271 +9125,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Malay-le-Grand, Rue de la Gare : aménagement d'un lotissement : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Listrat</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Noguès</w:t>
+                <w:t xml:space="preserve">Michel E. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GES. 2013, 96 p</w:t>
+              <w:t xml:space="preserve">Inrap GES. 2013, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256993v1</w:t>
+                <w:t xml:space="preserve">hal-04257011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Malay-le-Grand, Rue de la Gare : aménagement d'un lotissement : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2013, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel E. Fuchs</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04257011v1</w:t>
+                <w:t xml:space="preserve">hal-04256993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 8 rue du 8 mai 1945 : construction d'une extension de pavillon individuel : rapport de diagnostic</w:t>
               </w:r>
@@ -9410,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,132 +9487,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC du Saule Fendu, Maillot (Yonne) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Massangis, Vau Chevrau, zone 3 sud (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Meunier</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2012, 39 p</w:t>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2012, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256969v1</w:t>
+                <w:t xml:space="preserve">hal-04123428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Vau Chevrau et La Côme Gérarde (Yonne) : centrale photovoltaïque, zone 3 nord et zone 5 : rapport de diagnostic</w:t>
               </w:r>
@@ -9633,77 +9598,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 2 vol. (161 p., 119 p.) : ill. en noir et en coul., couv. ill. en coul., cartes, plans ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9719,162 +9684,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massangis, Vau Chevrau, zone 3 sud (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">ZAC du Saule Fendu, Maillot (Yonne) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2012, 82 p</w:t>
+                <w:t xml:space="preserve">Katia Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Violot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123428v1</w:t>
+                <w:t xml:space="preserve">hal-04256969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Champ Charlin, zone 4 (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Videau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10027,77 +10018,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une piscine privative : Entrains-sur-Nohain, 2, route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10132,77 +10123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Le Champs des Liberas (Yonne) : centrale photovoltaïque, zone 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10237,51 +10228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Vau Chevrau, zone 3 Base-vie (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10316,51 +10307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massangis, Les Jarrons (Yonne) : centrale photovoltaïque, zone 1 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10376,70 +10367,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 1 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 2 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10470,238 +10461,225 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256828v1</w:t>
+                <w:t xml:space="preserve">hal-04256890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 2 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256890v1</w:t>
+                <w:t xml:space="preserve">hal-04256910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10734,175 +10712,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 1 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256910v1</w:t>
+                <w:t xml:space="preserve">hal-04256828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléochenaux et occupation protohistorique au sud de Sens : Sens, Chambertrand (Yonne) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,64 +10954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2010, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11055,51 +11046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices d'activités métallurgiques antiques au quartier Saint Pregts : Sens, 40-42 Bd du 14 juillet (Yonne) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2010, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11203,52 +11194,190 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor peint d’une habitation de la ville basse sur le site du Castellas à Murviel-lès-Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Vauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques : Actes du 30e colloque de l'AFPMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Arles, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pictor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Bordeaux: Ausonius éditions, pp.105-122, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId249"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11316,51 +11445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F47E272"/>
+    <w:nsid w:val="E2DF4D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11547,51 +11676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4931-7710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234411201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040016v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bats Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04360404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Magdinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04487680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03669821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925489v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nogu&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256969v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4931-7710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234411201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05592091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bats Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04360404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Magdinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04487680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03669821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nogu&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>