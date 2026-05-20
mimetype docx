--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1543,273 +1543,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat de la ville basse de Murviel-lès-Montpellier.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les monuments démontés de Villevieille et Castlenau-le-Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487726v1</w:t>
+                <w:t xml:space="preserve">hal-04487717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte tardo-républicaine d’Uzès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments démontés de Villevieille et Castlenau-le-Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’habitat de la ville basse de Murviel-lès-Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "La ville au Ier s. av. J.-C."</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, équipe TESAM, axe "fait urbain" (UMR 5140), May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487717v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’enceinte de la ville basse de Murviel-lès-Montpellier</w:t>
               </w:r>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, gestes et dépôts rituels aux premiers temps d’Vcetia : le site de l’ancienne gendarmerie d’Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte tardo-hellénistique d’Ucetia. Résultats issus de la fouille préventive de l’ancienne Gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Reunió Internacional d’Arqueologia de Calafell. Les fortificacions urbanes preromanes a la Mediterrània occidental : origen, funcions i evolució estructural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Calafell, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2755,51 +2755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de l’enceinte d’&amp;lt;i&amp;gt;Ucetia&amp;lt;/i&amp;gt; : les résultats issus de la fouille préventive de l’ancienne Gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte tardo-hellénistique d’Ucetia : résultats issus de la fouille de l’ancienne gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaume Noguera; David Montanero; Maria Carmen Belarte; Pierre Moret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fortificacions urbanes preromanes a la Mediterrània occidental : origen, funcions i evolució estructural. Homenatge a Henri Treziny. Actes de la IX Reunió Internacional d'Arqueologia de Calafell (Calafell, 30-31 de març - Banyeres del Penedès, 1 d'abril de 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Barcelona; Institut Català d'Arqueologia Clàssica, pp.83-88, 2025, Arqueo Mediterrània, 16, 978-84-936769-6-4</w:t>
@@ -3099,281 +3099,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
+                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
+              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-101, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611630v1</w:t>
+                <w:t xml:space="preserve">hal-04890360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi : l'artisanat de la pierre</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Julien Auber de Lapierre; Emmanuel Botte; Jean-Pierre Brun; Matthieu Poux. </w:t>
+                <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vins, huiles &amp; parfums : voyage archéologique autour de la Méditerranée antique. [Catalogue de l'exposition, Collège de France, 28 octobre 2024 - 31 janvier 2025]</w:t>
+              <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Collège de France</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-52, 2024, Bibliothèques et archives, 978-2-7226-0774-3</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-101, 2024, Ensemble (Humanités, 1), 978-2-84016-545-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890360v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mosaïques de la maison de Loukios Kornelios à Uzès (France)</w:t>
               </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bats Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3570,51 +3570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’enceinte d’&amp;lt;i&amp;gt;Ucetia&amp;lt;/i&amp;gt; : résultats issus du site de l’ancienne gendarmerie à Uzès (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5231,409 +5231,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 1 : Phase A – Le cadre naturel. Phase B – Habitats, voirie, exploitation et production au début du Ier s. av. J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 2 : Phase C – Urbanisation du quartier durant l’époque républicaine (75 av. J.-C. / 25 av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 179</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840351v1</w:t>
+                <w:t xml:space="preserve">hal-04840360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 2 : Phase C – Urbanisation du quartier durant l’époque républicaine (75 av. J.-C. / 25 av. J.-C.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol. 1 : Phase A – Le cadre naturel. Phase B – Habitats, voirie, exploitation et production au début du Ier s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 242</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840360v1</w:t>
+                <w:t xml:space="preserve">hal-04840351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol.3 : Phase D – Les transformations du quartier durant le Haut-Empire (25 av. J.-C. / 130 ap. J.-C.)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 706</w:t>
+                <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pomarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tosna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel l'Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, pp.501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840369v1</w:t>
+                <w:t xml:space="preserve">hal-04850009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19 Chemin de La Madrague. Recherches dans les quartiers protohistoriques et gallo-romains de Sextantio (Castelnau-le-Lez, Hérault), évolution et mutations de l'agglomération entre le Ve s. av. J.-C. et le XIIe S. ap. J.-C. Rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2023, pp.501</w:t>
+                <w:t xml:space="preserve">Uzès (30), Internat des lycées Gide et Guynemer, Rue du Collège / Ancienne Gendarmerie. L’histoire d’un quartier d’Ucetia. t. II, vol.3 : Phase D – Les transformations du quartier durant le Haut-Empire (25 av. J.-C. / 130 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2023, p. 706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850009v1</w:t>
+                <w:t xml:space="preserve">hal-04840369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucaire (30), Base Nautique - Allée du Drac : rapport de diagnostic</w:t>
               </w:r>
@@ -5731,464 +5731,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaucaire (30), 1 rue de la Redoute : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 44 rue Rouget de Lisle : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 54 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357316v1</w:t>
+                <w:t xml:space="preserve">hal-04357304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 77 chemin des Limites : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bertaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasrine Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Banchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Inisan</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04357308v1</w:t>
+                <w:t xml:space="preserve">halshs-04881844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 44 rue Rouget de Lisle : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Beaucaire (30), 1 rue de la Redoute : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap midi-MED. 2022, 46p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357304v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2020-2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nîmes (30), 77 chemin des Limites : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Inisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasrine Anwar</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-04881844v1</w:t>
+                <w:t xml:space="preserve">hal-04357308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunel-Viel (34), 24 rue des Thermes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6768,175 +6768,192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 2 : Inventaire des clichés photographiques ; inventaire du mobilier archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 213 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+                <w:t xml:space="preserve">hal-04925489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allègre-les-Fumades (30), les Fumades, extension des thermes : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,588 +6965,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-MED. 2020, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 2 : Inventaire des clichés photographiques ; inventaire du mobilier archéologique</w:t>
+                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anselmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 213 p</w:t>
+              <w:t xml:space="preserve">Inrap midi-MED. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925489v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), 12 rue de Saint-Gilles, voies et vocation funéraire d’un quartier périurbain de Nîmes, de l’âge du Fer au haut Moyen Âge : rapport de fouille ; Vol. 1 : synthèses ; Vol. 2 : Catalogue des sépultures, Études spécialisées, Inventaires techniques, (170 p., 366 p.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chevillot</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04925124v1</w:t>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 1 : Inventaire des US et des faits</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 437 p</w:t>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 173 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925486v1</w:t>
+                <w:t xml:space="preserve">hal-04925479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome III - de la Préhistoire récente à l'Époque moderne ; Partie 3 : L'Antiquité ; Partie 4 : Le Moyen Age</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bellegarde, Piechegu ouest 2 : un territoire occupé du Paléolithique jusqu’à l’Époque moderne, Rapport final d'Opération de fouille archéologique. Tome IV - Inventaires techniques. Volume 1 : Inventaire des US et des faits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cravinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2020, 437 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Cammas</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04925479v1</w:t>
+                <w:t xml:space="preserve">hal-04925486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brignon (30), 3 impasse d'Alais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7680,267 +7680,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boisson</w:t>
+                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Herbrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Métallurgies et Cultures - IRAMAT - UMR5060; DRAC Bourgogne - Franche-Comté; INRAP Dijon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884727v1</w:t>
+                <w:t xml:space="preserve">hal-02502574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau Organisation et circulation des productions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murviel-lès-Montpellier et son territoire durant la protohistoire et l'antiquité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Thollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Malignas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Le Bomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR5140 ASM / SRA Occitanie. 2019, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Jeannot</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02502574v1</w:t>
+                <w:t xml:space="preserve">hal-04884727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balaruc-les-Bains (34), Place du Mail : rapport de diagnostic</w:t>
               </w:r>
@@ -8239,198 +8239,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrières des Lens : Languedoc-Roussillon-Midi-Pyrénées, Gard, Moulézan : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2016, 62 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Med. 2016, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123157v1</w:t>
+                <w:t xml:space="preserve">hal-04879794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colline de l'Yeuse : Murviel-lès-Montpellier : Occitanie - Pyrénées Méditerranée, Hérault : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carrières des Lens : Languedoc-Roussillon-Midi-Pyrénées, Gard, Moulézan : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Med. 2016, pp.76</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi Méditerranée. 2016, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879794v1</w:t>
+                <w:t xml:space="preserve">hal-04123157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Ifs : Murviel-lès-Montpellier : Languedoc-Roussillon, Hérault (34) : rapport de diagnostic</w:t>
               </w:r>
@@ -8943,51 +8943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9020,254 +9020,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Malay-le-Grand, Impasse depuis la rue de la Barre : construction d'une maison avec piscine : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Noguès</w:t>
+                <w:t xml:space="preserve">Michel E. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Listrat</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2013, 41 p</w:t>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2013, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256984v1</w:t>
+                <w:t xml:space="preserve">hal-04257011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Malay-le-Grand, Impasse depuis la rue de la Barre : construction d'une maison avec piscine : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel E. Fuchs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Berthet</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2013, 115 p</w:t>
+                <w:t xml:space="preserve">Jean-Marc Violot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2013, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257011v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne, Yonne, Malay-le-Grand, Rue de la Gare : aménagement d'un lotissement : rapport de diagnostic</w:t>
               </w:r>
@@ -9279,77 +9279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2013, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9388,90 +9388,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 8 rue du 8 mai 1945 : construction d'une extension de pavillon individuel : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Violot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2013, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9716,64 +9716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Violot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9789,237 +9789,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massangis, Champ Charlin, zone 4 (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Construction d'un pavillon individuel : Entrains-sur-Nohain, Rue Romaine (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Videau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2012, 108 p</w:t>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2012, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123503v1</w:t>
+                <w:t xml:space="preserve">hal-04256952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un pavillon individuel : Entrains-sur-Nohain, Rue Romaine (Nièvre) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Massangis, Champ Charlin, zone 4 (Yonne) : centrale photovoltaïque : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Boislève</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2012, 82 p</w:t>
+                <w:t xml:space="preserve">Grégory Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2012, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256952v1</w:t>
+                <w:t xml:space="preserve">hal-04123503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une piscine privative : Entrains-sur-Nohain, 2, route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
@@ -10031,51 +10031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10367,490 +10367,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 2 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256890v1</w:t>
+                <w:t xml:space="preserve">hal-04256910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 2 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256910v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 1 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256899v1</w:t>
+                <w:t xml:space="preserve">hal-04256828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Yonne, Saint-Valérien, rue du Gâtinais 1 : atelier de potiers antique à Saint-Valérien : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 95 p</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256828v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléochenaux et occupation protohistorique au sud de Sens : Sens, Chambertrand (Yonne) : rapport de diagnostic</w:t>
               </w:r>
@@ -10954,51 +10954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11445,51 +11445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2DF4D73"/>
+    <w:nsid w:val="7DA53036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11676,51 +11676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4931-7710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234411201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05592091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bats Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04360404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Magdinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04487680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03669821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nogu&#232;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256890v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislain-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4931-7710" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234411201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jandot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04151975v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Vauxion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2021.2047" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01516333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1166" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740886v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Mart&#237;nez Ferreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Silv&#233;r&#233;ano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devevey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05592091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.college-de-france.fr/fr/editions/catalogues-exposition/vins-huiles-parfums-9782722607743" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bats Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04360404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fabre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743467v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Gilles Magdinier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04130588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04487680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02868981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03669821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840484v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dunyach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04966823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel l'H&#233;naff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Canut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840351v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04850009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357304v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357316v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357342v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04357324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chazel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257160v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925489v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925486v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123222v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herbrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jeannot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04284534v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvitre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bachelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01504954v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257158v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bioul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257155v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256984v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nogu&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256993v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123428v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123359v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123442v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256890v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256828v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Amrane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123579v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lef&#232;vre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03040016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>