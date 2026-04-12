--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -348,51 +348,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -884,429 +884,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithography-based manufacturing of advanced ceramics for orthopaedic applications: a comparative tribological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Paterlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
+                <w:t xml:space="preserve">Artemis Stamboulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Ristoscu</w:t>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
+                <w:t xml:space="preserve">Raphaël Laloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
+                <w:t xml:space="preserve">Martin Schwentenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.100170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880329v1</w:t>
+                <w:t xml:space="preserve">hal-05010132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting of self-setting bioceramics: from paste formulation to 3D part characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra Paterlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.100070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithography-based manufacturing of advanced ceramics for orthopaedic applications: a comparative tribological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambra Paterlini</w:t>
+                <w:t xml:space="preserve">Composite Drug Delivery System Based on Amorphous Calcium Phosphate–Chitosan: An Efficient Antimicrobial Platform for Extended Release of Tetracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Ioana Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Stamboulis</w:t>
+                <w:t xml:space="preserve">Carmen Ristoscu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Turq</w:t>
+                <w:t xml:space="preserve">Gianina Popescu-Pelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Laloo</w:t>
+                <w:t xml:space="preserve">Mihai Sopronyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schwentenwein</w:t>
+                <w:t xml:space="preserve">Consuela Elena Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.100170. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13101659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010132v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of additive manufacturing of ceramics by powder bed selective laser processing (sintering / melting): Calcium phosphate, silicon carbide, zirconia, alumina, and their composites</w:t>
               </w:r>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.e25-e35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2303,291 +2303,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583770v1</w:t>
+                <w:t xml:space="preserve">hal-02000471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Batocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.11-20. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 310, pp.10-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000471v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
               </w:r>
@@ -2746,64 +2746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 295, pp.29-36. </w:t>
@@ -2835,295 +2835,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Metal Supported Ni-YSZ / YSZ / La2NiO4 IT-SOFC Elaborated by Physical Surface Deposition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Stefan Skrabs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Cinca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergi Dosta</w:t>
+                <w:t xml:space="preserve">Thomas Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), pp.2303-2316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06801.2303ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456854v1</w:t>
+                <w:t xml:space="preserve">hal-02524649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Metal Supported Ni-YSZ / YSZ / La2NiO4 IT-SOFC Elaborated by Physical Surface Deposition Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">First Cold Spraying of Carbonated Biomimetic Nanocrystalline Apatite on Ti6Al4V: Physical-Chemical, Microstructural, and Preliminary Mechanical Characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Cinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Skrabs</w:t>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Franco</w:t>
+                <w:t xml:space="preserve">Sergi Dosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (1), pp.2303-2316. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 18 (n° 4), pp. 496-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/06801.2303ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201500409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524649v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracycline-Loaded Biomimetic Apatite: An Adsorption Study</w:t>
               </w:r>
@@ -3592,265 +3592,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Half Fuel Cell Ni-YSZ / YSZ on Porous Metallic Support by Dry Surface Deposition Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revêtements d'hydroxyapatite réalisés par projection plasma : vers de nouvelles fonctionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57 (1), pp.673-682. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.04021-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/05701.0673ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537355v1</w:t>
+                <w:t xml:space="preserve">hal-01092760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements d'hydroxyapatite réalisés par projection plasma : vers de nouvelles fonctionnalités</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Half Fuel Cell Ni-YSZ / YSZ on Porous Metallic Support by Dry Surface Deposition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Skrabs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.04021-1. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.673-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/05701.0673ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092760v1</w:t>
+                <w:t xml:space="preserve">hal-02537355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Compliance and Thermal Conductivity of Plasma Sprayed Thermal Barrier Coatings via Controlled Powders and Processing Strategies</w:t>
               </w:r>
@@ -4240,474 +4240,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metastable phase and microhardness on plasma sprayed titania coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suspension Plasma Spraying of YPSZ Coatings: Suspension Atomization and Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Filiatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Coddet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-007-9143-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097768v1</w:t>
+                <w:t xml:space="preserve">hal-00336928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the photocatalytic decomposition of nitrogen oxides using TiO2 coatings prepared by conventional plasma spraying and suspension plasma spraying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metastable phase and microhardness on plasma sprayed titania coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Ok Chwa</w:t>
+                <w:t xml:space="preserve">N. Berger-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Meunier</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 200, pp.5855-5862</w:t>
+              <w:t xml:space="preserve">, 2006, 200, pp.5013-5019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097934v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and photocatalytic properties of nanostructured TiO2 and TiO2–Al coatings elaborated by HVOF spraying for the nitrogen oxides removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Comparative study on the photocatalytic decomposition of nitrogen oxides using TiO2 coatings prepared by conventional plasma spraying and suspension plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Ok Chwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 417, pp.56-62</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 200, pp.5855-5862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097928v1</w:t>
+                <w:t xml:space="preserve">hal-00097934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microstructure and photocatalytic properties of nanostructured TiO2 and TiO2–Al coatings elaborated by HVOF spraying for the nitrogen oxides removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Ok Chwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 417, pp.56-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A study of the corrosion behaviour and protective quality of sputtered chromium nitride coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 126, pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4717,333 +4833,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and Mechanical Characterization of Mechanically-Activated Plasma-Sprayed Nanostructured Al2O3-TiO2 and Al2O3-ZrO2 Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.1224-1229, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.1224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural Transformations of Al2O3-TiO2 and Al2O3-ZrO2 Powders Induced by High-Energy Ball-Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, pp.303-308, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5190,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Rampon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Filiatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9143-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7QCD2VG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>