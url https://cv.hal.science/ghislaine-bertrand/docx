--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -2303,291 +2303,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 310, pp.10-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000471v1</w:t>
+                <w:t xml:space="preserve">hal-01583770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
+                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Batocchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 310, pp.10-23. </w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583770v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
               </w:r>
@@ -2746,64 +2746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 295, pp.29-36. </w:t>
@@ -5306,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Rampon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Filiatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9143-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7QCD2VG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Rampon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Filiatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9143-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7QCD2VG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>