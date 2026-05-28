--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -2303,291 +2303,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Billard</w:t>
+                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583770v1</w:t>
+                <w:t xml:space="preserve">hal-02000471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the additive manufacturing (3DP) of bioceramics: alumina, zirconia (PSZ) and hydroxyapatite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Manufacturing and testing of a metal supported Ni-YSZ/YSZ/La2NiO4 IT-SOFC synthesized by physical surface deposition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Fondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besim B Ben-Nissan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Batocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (1), pp.11-20. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 310, pp.10-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41779-016-0003-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2017.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000471v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of HAp coatings on Ti6Al4V alloy and its electrochemical behavior in simulated body fluid solution</w:t>
               </w:r>
@@ -2746,64 +2746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 295, pp.29-36. </w:t>
@@ -4356,342 +4356,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of metastable phase and microhardness on plasma sprayed titania coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study on the photocatalytic decomposition of nitrogen oxides using TiO2 coatings prepared by conventional plasma spraying and suspension plasma spraying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meunier</w:t>
+                <w:t xml:space="preserve">Sang Ok Chwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coddet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 200, pp.5013-5019</w:t>
+              <w:t xml:space="preserve">, 2006, 200, pp.5855-5862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097768v1</w:t>
+                <w:t xml:space="preserve">hal-00097934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the photocatalytic decomposition of nitrogen oxides using TiO2 coatings prepared by conventional plasma spraying and suspension plasma spraying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of metastable phase and microhardness on plasma sprayed titania coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Ok Chwa</w:t>
+                <w:t xml:space="preserve">N. Berger-Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Meunier</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 200, pp.5855-5862</w:t>
+              <w:t xml:space="preserve">, 2006, 200, pp.5013-5019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097934v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and photocatalytic properties of nanostructured TiO2 and TiO2–Al coatings elaborated by HVOF spraying for the nitrogen oxides removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filofteia-Laura Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Ok Chwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 417, pp.56-62</w:t>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 126, pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5306,51 +5306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Rampon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Filiatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9143-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7QCD2VG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;rine Labadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Ruzek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Thanh Dinh Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thom Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nam Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Phuong Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Devilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04416545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NXMATE.2023.100095" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren &#214;zmen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S40964-024-00755-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iltaf Pavy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benhamou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/JFB14010020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05004772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Paterlini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Alexis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Balcaen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12060722" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010132v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Stamboulis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwentenwein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100070" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Ioana Visan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ristoscu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianina Popescu-Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuela Elena Matei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mont&#243;n Zarazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Navarrete-Segado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Urruth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05396-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dalverny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2018.10.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ferrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.02.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dupret-Bories" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vergez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meresse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2017.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fondard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Briois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2018.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besim B Ben-Nissan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-016-0003-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2017.07.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Thanh Dinh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/7/2/025008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.11.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Skrabs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.2303ecst" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456854v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kergourlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Cinca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Dosta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201500409" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194810v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5116756" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thi Nam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Lam Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Ho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2015.10329" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Demnati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Collonges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874120701509020026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2014.07.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05701.0673ecst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Srinivasan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Nakamura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Sampath" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-012-9780-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bolot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Qiao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.072" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VWZ0QXF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664385v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gin-Colin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Gadalla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Humbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900108a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336928v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Rampon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Filiatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-007-9143-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7QCD2VG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filofteia-Laura Toma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Ok Chwa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger-Keller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>