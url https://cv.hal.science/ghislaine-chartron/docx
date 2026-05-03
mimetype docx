--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GHISLAINE CHARTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite du Conservatoire national des arts et métiers de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghislaine-chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8212-4901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033602549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27160176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121253179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie des organisations et Gouvernance des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24- Fabrique des données dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et données juridiques : services et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Document numérique et société: Information et IA, opportunités et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEG-Genève, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de médiation des « données » en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 22 22e Colloque International sur le Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de gestion et de partage des données de recherche : ce qu’en pensent les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document en prise aux outils de découverte dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Documents ? CIDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the European Commission recommendation on open access to scientific information: comparison of national policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisiane Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let's Put Data to Use: Digital Scholarship for the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01111211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances lourdes et tensions pour les filières du document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "Document" à l'ère de la différenciation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société " Enjeux politiques du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, "Enjeux politiques du document numérique", Aix en Provence, Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00551081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique face au Web2.0 : Premiers constats et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00424826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : analyse comparée et stratégie des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00359488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'édition scientifique, 15 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la première conférence de Document numérique et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du &amp;quot;marché&amp;quot; de l'article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre éditoriale numérique pour l'usager « virtuel » des universités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une approche comparée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Universitaire, La communication scientifique en quatre dimensions, 4-6 Juin, Montréal 2003, Archives nationales du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Clubs” biomédicaux sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution dans le modèle éditorial des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Recherches récentes en sciences de l'information:convergences et dynamiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Médiations en information et communication spécialisées (MICS) du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS). Université Toulouse 3, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition des revues scientifiques électroniques : réflexions sur l'évolution possible dans le domaine agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pétrissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA générative : repères, enjeux et contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Intelligence : genèse, enjeux et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04176255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation des données, renégociations des cadres, opportunités pour la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.391-406. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03840485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication : diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication, diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open science au prisme de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques : genèse et rapport aux Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders and the Metadata of the Book in France: Analysis and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Odeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, politique et reformulation de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et SHS: controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00965272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de l'information : quelle réalité conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00998367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse': towards a co-ordinated ecosystem approach for the archiving of scientific publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.173-179(7). </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20130304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00834411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs pour l'édition scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00558746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 et information-documentation : évolution ou révolution ?, 46 (1), pp.18-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.461.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie renouvelée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective documentaire en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00117798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document numérique: un objet fédérateur en sciences de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French researchers are making use of electronic journals : A case study conducted at the Pierre et Marie Curie and Denis Diderot Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (5), pp.291-302. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016555150002600502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethod Analysis: Official Biographies of Members of the Central Committee of the Soviet Union Communist Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1991 (33), pp.20-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910639103300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture de l’information : un concept opératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2013, 978-2-917562-10-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données, documents, connaissances, perspectives de recherche et d'enseignement. Actes du 22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 368 p., 2022, 9791090094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque &amp;quot;Document numérique et société&amp;quot;, Nancy, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Document numérique &amp; société (doc-soc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021, 9782807332638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data : Quelles valeurs ? Quels enjeux ? Actes du colloque « Document numérique et société », Rabat, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Document numérique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. De Boeck Supérieur, 2015, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique : renouvellement et diversification des pratiques. Actes du colloque Document numérique et société, Zagreb 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid19 et Science ouverte, premiers reculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile convergence des archives ouvertes en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00627729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition en ligne comparée : repositionnement d'acteurs, pratiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00337836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du «marché» de l’article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des revues électroniques par des chercheurs français : étude de cas sur les Universités Pierre et Marie Curie et Denis Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur la publication scientifique francophone : le cas des revues. Rapport du GFII/CNAM sur l’étude menée pour la DGLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GFII; GFII. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Médias & Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00734577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : Analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux comparatif de l'offre de revues SHS, France-Espagne-Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère français de la Recherche. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des métiers de l'information et du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et défis économiques de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim et Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.207-215, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.28973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et publication des contenus : regard transversal sur la transformation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan, Pascale Laurent, Hélène Lowinger, Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser, nouveaux enjeux de la production numérique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-36, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGUIDE&amp;quot;: un dispositif d'autoformation pour l'Information Scientifique et Technique en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers publics et métiers de l'enseignement à distance au seuil de l'an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNED, pp.217-221, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data. Quelles valeurs ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information &amp; Stratégie, Stéphane Cottin; Ghislaine Chartron, 978-2-8073-0031-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires numériques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, 226 p., 2012, 978-2-910227-88-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 6 - Normes et documents numériques : quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre de l'URFIST de Toulouse, n°24-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lacombe-Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Largouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Panijel-Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03250452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 3 - Médiations scientifiques et réseaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 1 - Pour une nouvelle économie du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'Information Scientifique et Technique (extrait HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Lyon 1, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GHISLAINE CHARTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite du Conservatoire national des arts et métiers de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghislaine-chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8212-4901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033602549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27160176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121253179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie des organisations et Gouvernance des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24- Fabrique des données dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et données juridiques : services et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Document numérique et société: Information et IA, opportunités et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEG-Genève, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de médiation des « données » en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 22 22e Colloque International sur le Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de gestion et de partage des données de recherche : ce qu’en pensent les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document en prise aux outils de découverte dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Documents ? CIDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the European Commission recommendation on open access to scientific information: comparison of national policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisiane Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let's Put Data to Use: Digital Scholarship for the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01111211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances lourdes et tensions pour les filières du document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "Document" à l'ère de la différenciation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société " Enjeux politiques du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, "Enjeux politiques du document numérique", Aix en Provence, Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00551081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique face au Web2.0 : Premiers constats et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00424826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : analyse comparée et stratégie des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00359488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'édition scientifique, 15 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la première conférence de Document numérique et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du &amp;quot;marché&amp;quot; de l'article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre éditoriale numérique pour l'usager « virtuel » des universités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une approche comparée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Universitaire, La communication scientifique en quatre dimensions, 4-6 Juin, Montréal 2003, Archives nationales du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Clubs” biomédicaux sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution dans le modèle éditorial des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Recherches récentes en sciences de l'information:convergences et dynamiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Médiations en information et communication spécialisées (MICS) du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS). Université Toulouse 3, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition des revues scientifiques électroniques : réflexions sur l'évolution possible dans le domaine agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pétrissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA générative : repères, enjeux et contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Intelligence : genèse, enjeux et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04176255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation des données, renégociations des cadres, opportunités pour la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.391-406. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03840485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication : diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication, diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open science au prisme de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques : genèse et rapport aux Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders and the Metadata of the Book in France: Analysis and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Odeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, politique et reformulation de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et SHS: controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00965272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de l'information : quelle réalité conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00998367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse': towards a co-ordinated ecosystem approach for the archiving of scientific publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.173-179(7). </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20130304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00834411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs pour l'édition scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00558746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 et information-documentation : évolution ou révolution ?, 46 (1), pp.18-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.461.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie renouvelée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective documentaire en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00117798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document numérique: un objet fédérateur en sciences de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French researchers are making use of electronic journals : A case study conducted at the Pierre et Marie Curie and Denis Diderot Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (5), pp.291-302. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016555150002600502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethod Analysis: Official Biographies of Members of the Central Committee of the Soviet Union Communist Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1991 (33), pp.20-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910639103300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture de l’information : un concept opératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2013, 978-2-917562-10-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données, documents, connaissances, perspectives de recherche et d'enseignement. Actes du 22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 368 p., 2022, 9791090094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque &amp;quot;Document numérique et société&amp;quot;, Nancy, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Document numérique &amp; société (doc-soc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021, 9782807332638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data : Quelles valeurs ? Quels enjeux ? Actes du colloque « Document numérique et société », Rabat, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Document numérique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. De Boeck Supérieur, 2015, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique : renouvellement et diversification des pratiques. Actes du colloque Document numérique et société, Zagreb 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid19 et Science ouverte, premiers reculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile convergence des archives ouvertes en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00627729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition en ligne comparée : repositionnement d'acteurs, pratiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00337836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du «marché» de l’article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des revues électroniques par des chercheurs français : étude de cas sur les Universités Pierre et Marie Curie et Denis Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur la publication scientifique francophone : le cas des revues. Rapport du GFII/CNAM sur l’étude menée pour la DGLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GFII; GFII. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Médias & Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00734577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : Analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux comparatif de l'offre de revues SHS, France-Espagne-Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère français de la Recherche. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des métiers de l'information et du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et défis économiques de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim et Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.207-215, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.28973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et publication des contenus : regard transversal sur la transformation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan, Pascale Laurent, Hélène Lowinger, Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser, nouveaux enjeux de la production numérique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-36, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGUIDE&amp;quot;: un dispositif d'autoformation pour l'Information Scientifique et Technique en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers publics et métiers de l'enseignement à distance au seuil de l'an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNED, pp.217-221, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data. Quelles valeurs ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information &amp; Stratégie, Stéphane Cottin; Ghislaine Chartron, 978-2-8073-0031-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires numériques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, 226 p., 2012, 978-2-910227-88-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 6 - Normes et documents numériques : quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre de l'URFIST de Toulouse, n°24-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lacombe-Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Largouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Panijel-Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03250452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 3 - Médiations scientifiques et réseaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 1 - Pour une nouvelle économie du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'Information Scientifique et Technique (extrait HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Lyon 1, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF3A3E2"/>
+    <w:nsid w:val="64B3DE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-chartron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-4901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033602549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27160176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121253179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04733641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01111211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Lomazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00551081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Caillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Minon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;trissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01728056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Odeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035926ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00965272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00834411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20130304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00558746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00117798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andrys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016555150002600502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl van Meter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910639103300102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRG6CMX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00627729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bellamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00734577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00345575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28973" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-chartron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-4901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033602549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27160176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121253179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04733641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01111211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Lomazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00551081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Caillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Minon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;trissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01728056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Odeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035926ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00965272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00834411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20130304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00558746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00117798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andrys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016555150002600502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl van Meter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910639103300102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRG6CMX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00627729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bellamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00734577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00345575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28973" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>