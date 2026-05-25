--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GHISLAINE CHARTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite du Conservatoire national des arts et métiers de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghislaine-chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8212-4901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033602549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27160176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121253179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie des organisations et Gouvernance des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24- Fabrique des données dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et données juridiques : services et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Document numérique et société: Information et IA, opportunités et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEG-Genève, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de médiation des « données » en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 22 22e Colloque International sur le Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de gestion et de partage des données de recherche : ce qu’en pensent les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document en prise aux outils de découverte dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Documents ? CIDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the European Commission recommendation on open access to scientific information: comparison of national policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisiane Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let's Put Data to Use: Digital Scholarship for the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01111211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances lourdes et tensions pour les filières du document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "Document" à l'ère de la différenciation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société " Enjeux politiques du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, "Enjeux politiques du document numérique", Aix en Provence, Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00551081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique face au Web2.0 : Premiers constats et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00424826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : analyse comparée et stratégie des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00359488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'édition scientifique, 15 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la première conférence de Document numérique et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du &amp;quot;marché&amp;quot; de l'article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre éditoriale numérique pour l'usager « virtuel » des universités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une approche comparée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Universitaire, La communication scientifique en quatre dimensions, 4-6 Juin, Montréal 2003, Archives nationales du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Clubs” biomédicaux sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution dans le modèle éditorial des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Recherches récentes en sciences de l'information:convergences et dynamiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Médiations en information et communication spécialisées (MICS) du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS). Université Toulouse 3, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition des revues scientifiques électroniques : réflexions sur l'évolution possible dans le domaine agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pétrissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA générative : repères, enjeux et contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Intelligence : genèse, enjeux et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04176255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation des données, renégociations des cadres, opportunités pour la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.391-406. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03840485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication : diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication, diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open science au prisme de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques : genèse et rapport aux Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders and the Metadata of the Book in France: Analysis and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Odeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, politique et reformulation de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et SHS: controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00965272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de l'information : quelle réalité conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00998367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse': towards a co-ordinated ecosystem approach for the archiving of scientific publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.173-179(7). </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20130304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00834411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs pour l'édition scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00558746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 et information-documentation : évolution ou révolution ?, 46 (1), pp.18-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.461.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie renouvelée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective documentaire en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00117798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document numérique: un objet fédérateur en sciences de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French researchers are making use of electronic journals : A case study conducted at the Pierre et Marie Curie and Denis Diderot Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (5), pp.291-302. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016555150002600502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethod Analysis: Official Biographies of Members of the Central Committee of the Soviet Union Communist Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1991 (33), pp.20-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910639103300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture de l’information : un concept opératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2013, 978-2-917562-10-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données, documents, connaissances, perspectives de recherche et d'enseignement. Actes du 22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 368 p., 2022, 9791090094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque &amp;quot;Document numérique et société&amp;quot;, Nancy, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Document numérique &amp; société (doc-soc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021, 9782807332638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data : Quelles valeurs ? Quels enjeux ? Actes du colloque « Document numérique et société », Rabat, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Document numérique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. De Boeck Supérieur, 2015, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique : renouvellement et diversification des pratiques. Actes du colloque Document numérique et société, Zagreb 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid19 et Science ouverte, premiers reculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile convergence des archives ouvertes en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00627729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition en ligne comparée : repositionnement d'acteurs, pratiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00337836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du «marché» de l’article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des revues électroniques par des chercheurs français : étude de cas sur les Universités Pierre et Marie Curie et Denis Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur la publication scientifique francophone : le cas des revues. Rapport du GFII/CNAM sur l’étude menée pour la DGLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GFII; GFII. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Médias & Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00734577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : Analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux comparatif de l'offre de revues SHS, France-Espagne-Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère français de la Recherche. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des métiers de l'information et du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et défis économiques de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim et Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.207-215, 2020, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.28973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et publication des contenus : regard transversal sur la transformation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan, Pascale Laurent, Hélène Lowinger, Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser, nouveaux enjeux de la production numérique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-36, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGUIDE&amp;quot;: un dispositif d'autoformation pour l'Information Scientifique et Technique en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers publics et métiers de l'enseignement à distance au seuil de l'an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNED, pp.217-221, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data. Quelles valeurs ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information &amp; Stratégie, Stéphane Cottin; Ghislaine Chartron, 978-2-8073-0031-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires numériques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, 226 p., 2012, 978-2-910227-88-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 6 - Normes et documents numériques : quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre de l'URFIST de Toulouse, n°24-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lacombe-Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Largouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Panijel-Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03250452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 3 - Médiations scientifiques et réseaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 1 - Pour une nouvelle économie du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'Information Scientifique et Technique (extrait HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Lyon 1, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GHISLAINE CHARTRON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite du Conservatoire national des arts et métiers de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghislaine-chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8212-4901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033602549</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">27160176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121253179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie des organisations et Gouvernance des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE24- Fabrique des données dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA générative et données juridiques : services et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Document numérique et société: Information et IA, opportunités et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEG-Genève, Sep 2024, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime de médiation des « données » en contexte professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 22 22e Colloque International sur le Document Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data littératie & SHS : développer des compétences pour l'analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béa Arruabarrena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services de gestion et de partage des données de recherche : ce qu’en pensent les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Rebouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOA18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document en prise aux outils de découverte dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Documents ? CIDE.20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux géopolitiques des données, asymétries déterminantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. pp.67-83, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the European Commission recommendation on open access to scientific information: comparison of national policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisiane Lomazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let's Put Data to Use: Digital Scholarship for the Next Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Thessalonique, Greece. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01111211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances lourdes et tensions pour les filières du document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le "Document" à l'ère de la différenciation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société " Enjeux politiques du document numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. p. 71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00634782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle redistribution du pouvoir dans l'espace documentaire académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et Société, "Enjeux politiques du document numérique", Aix en Provence, Novembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00551081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique face au Web2.0 : Premiers constats et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.323-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00424826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : analyse comparée et stratégie des liens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00359488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de l'édition scientifique, 15 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2007, Athènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la première conférence de Document numérique et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du &amp;quot;marché&amp;quot; de l'article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour la publication sur le web? Le cas des contenus informationnels et culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication sur le web, Rapport d'activités AS-CNRS 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rebillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jul 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle offre éditoriale numérique pour l'usager « virtuel » des universités françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dec 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments pour une approche comparée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Universitaire, La communication scientifique en quatre dimensions, 4-6 Juin, Montréal 2003, Archives nationales du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une Archive ouverte en SIC : le sens de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes hypermedias : créer du sens à l'ère du numérique, H2PTM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archive ouverte des publications en InfoCom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place et enjeux des revues pour la recherche en infoCom (SFSIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Clubs” biomédicaux sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution dans le modèle éditorial des articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Recherches récentes en sciences de l'information:convergences et dynamiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe de Médiations en information et communication spécialisées (MICS) du Laboratoire d'études et de recherches appliquées en sciences sociales (LERASS). Université Toulouse 3, Mar 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition des revues scientifiques électroniques : réflexions sur l'évolution possible dans le domaine agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pétrissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national sur l'information scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.1054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA générative : repères, enjeux et contextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Intelligence : genèse, enjeux et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Blachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04176255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation des données, renégociations des cadres, opportunités pour la recherche en SHS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.391-406. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.28334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03840485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication, diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de publication : diversité et hybridations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiadoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Open science au prisme de la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.041.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et Open science en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Libre accès aux publications et sciences ouvertes en débat, 11, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités Numériques : genèse et rapport aux Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholders and the Metadata of the Book in France: Analysis and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Odeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation et Bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035926ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, politique et reformulation de l’open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Humanités Numériques et Sciences de l’Information et de la communication, 8, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01304045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access et SHS: controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.2658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00965272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de l'information : quelle réalité conceptuelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00998367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse': towards a co-ordinated ecosystem approach for the archiving of scientific publications?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.173-179(7). </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20130304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00834411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios prospectifs pour l'édition scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 57, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/38649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00558746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métiers et compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Web 2.0 et information-documentation : évolution ou révolution ?, 46 (1), pp.18-20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.461.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie renouvelée de la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective documentaire en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00117798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives documentaires en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 62, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document numérique: un objet fédérateur en sciences de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lainé-Cruzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How French researchers are making use of electronic journals : A case study conducted at the Pierre et Marie Curie and Denis Diderot Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 26 (5), pp.291-302. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/016555150002600502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimethod Analysis: Official Biographies of Members of the Central Committee of the Soviet Union Communist Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl van Meter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Reinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 1991 (33), pp.20-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/075910639103300102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans après le Web… Big bang dans les institutions de savoirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2023, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/balisages.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libre accès aux publications et sciences ouvertes en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Architecture de l’information : un concept opératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaudiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihadjadène Madjid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2013, 978-2-917562-10-9. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.5227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données, documents, connaissances, perspectives de recherche et d'enseignement. Actes du 22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Ihadjadene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme colloque international sur le document numérique (CiDE.22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 368 p., 2022, 9791090094505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humains et données : création, médiation, décision, narration. Actes du colloque &amp;quot;Document numérique et société&amp;quot;, Nancy, octobre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence Document numérique &amp; société (doc-soc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2021, 9782807332638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique en contexte info-communicationnel numérique : déontologie, régulation, algorithme, espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Balicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pailliart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2018, 9782807315778. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.balic.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data : Quelles valeurs ? Quels enjeux ? Actes du colloque « Document numérique et société », Rabat, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Document numérique et société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc. De Boeck Supérieur, 2015, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médiation numérique : renouvellement et diversification des pratiques. Actes du colloque Document numérique et société, Zagreb 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Boustany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Document numérique et société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid19 et Science ouverte, premiers reculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile convergence des archives ouvertes en SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00627729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs du «marché» de l’article scientifique, impacts du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition en ligne comparée : repositionnement d'acteurs, pratiques émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00337836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des revues électroniques par des chercheurs français : étude de cas sur les Universités Pierre et Marie Curie et Denis Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Andrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard sur la publication scientifique francophone : le cas des revues. Rapport du GFII/CNAM sur l’étude menée pour la DGLF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GFII; GFII. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARP PRISE 2011. Prospective des ruptures et innovations dans la société et l'économie : synthèse de l'Atelier de Réflexion Prospective : Tendances lourdes, Inconnues et Tensions fondatrices pour la société et l'économie numériques à l'horizon 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-François Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dpt Management Marketing et Stratégie (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Fondation pour l'Internet de Nouvelle Génération ; Dispositifs d'information et de communication à l'ère du numérique (CNAM); Centre de Recherche sur l’Éducation les Apprentissages et la Didactique – EA 3875 (Université Rennes 2); Analyse des Dynamiques Industrielles et Sociales (Université Paris 11). 2011, pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture-Médias & Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR. 2011, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00734577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations des ressources électroniques dans les publications scientifiques : Analyse comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Caillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00345575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux comparatif de l'offre de revues SHS, France-Espagne-Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Minon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère français de la Recherche. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et défis économiques de l’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim et Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l’EHESS, pp.207-215, 2020, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.28973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et publication des contenus : regard transversal sur la transformation des modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan, Pascale Laurent, Hélène Lowinger, Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser, nouveaux enjeux de la production numérique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-36, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGUIDE&amp;quot;: un dispositif d'autoformation pour l'Information Scientifique et Technique en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNED. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers publics et métiers de l'enseignement à distance au seuil de l'an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNED, pp.217-221, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation des métiers de l'information et du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data - Open Data. Quelles valeurs ? Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Broudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Information &amp; Stratégie, Stéphane Cottin; Ghislaine Chartron, 978-2-8073-0031-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.chron.2015.01.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les moteurs et systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. pp.225, 2014, 9781784050412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommander systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Kembellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley; ISTE, pp.232, 2014, 9781848217683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires numériques à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Enssib, 226 p., 2012, 978-2-910227-88-3. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.1162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la numérisation des revues à leur déconstruction numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ertzscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 6 - Normes et documents numériques : quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lettre de l'URFIST de Toulouse, n°24-25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Link-Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Lacombe-Carraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Largouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Panijel-Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_03250452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 3 - Médiations scientifiques et réseaux électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Solaris numéro 1 - Pour une nouvelle économie du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l'Information Scientifique et Technique (extrait HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Chartron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Lyon 1, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00804152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64B3DE53"/>
+    <w:nsid w:val="ED7402FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-chartron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-4901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033602549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27160176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121253179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04733641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01111211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Lomazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00551081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Caillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Minon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;trissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01728056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Odeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035926ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00965272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00834411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20130304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00558746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00117798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andrys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016555150002600502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl van Meter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910639103300102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRG6CMX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00627729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bellamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00734577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00345575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154431v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28973" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-chartron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8212-4901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033602549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/27160176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121253179" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04733641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;a Arruabarrena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889403v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01111211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Lomazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00634782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00551081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00424826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00359488v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Caillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rebillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Minon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rossi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000025v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;trissant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enssib.hal.science/hal-04750022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176255v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blachon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840485v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.28334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04464488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.041.0177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3331" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01728056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Odeh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035926ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01304045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1836" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00965272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.2658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00998367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5379" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00834411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20130304" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00558746v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.461.0018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00117798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cavet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lain&#233;-Cruzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andrys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/016555150002600502" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl van Meter" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Reinert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910639103300102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-RRG6CMX7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04772216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01591105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2868" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280006v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihadjad&#232;ne Madjid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Broudoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Ihadjadene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154436v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Simonnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Boustany" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2013.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00627729v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bester" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00337836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000092v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Guilloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bellamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Marchandise" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kaplan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00734577v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00345575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001561v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154431v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.28973" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522295v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941168v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.chron.2015.01.0001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147271v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819370v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.1162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00288310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ertzscheid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529551v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00804152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>