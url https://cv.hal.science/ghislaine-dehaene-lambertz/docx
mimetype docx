--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1,12490 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12438 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ghislaine Dehaene-Lambertz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ghislaine-dehaene-lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2221-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061409642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hB-2od0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain areas for reversible symbolic reference, a potential singularity of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ekramnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Tasserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.87380.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid emergence of a maths gender gap in first grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Colnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Breda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Touitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 643 (8073), pp.1020 - 1029. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09126-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural reality of pitch chroma in early infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.e70037. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.70037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity of the superior temporal sulcus at term-equivalent age: effects of gestational age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (7), pp.123. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-02979-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auditory environment drives superior temporal sulcus depth in the neonatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mancuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Lordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 230 (9), pp.177. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-025-03034-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of conscious attention in auditory statistical learning: evidence from patients with impaired consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zengxin Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengpeng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.111591. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.111591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief tablet-based intervention benefits linguistic and communicative abilities in toddlers and preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Vásquez-Venegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Pittaluga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitzy Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41539-024-00249-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-horizon associative learning explains human sensitivity to statistical and network structures in auditory sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Sablé-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Al Roumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (14), pp.e1369232024. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1369-23.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical learning beyond words in human neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.eLife.101802.1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.101802.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual awareness in human infants: What is the evidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_02149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repairing artifacts in neural activity recordings using low-rank Matrix estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4847. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans parsimoniously represent auditory sequences by pruning and completing the underlying network structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosca Al Roumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.e86430. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.86430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain mechanisms of reversible symbolic reference: a potential singularity of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo van Kerkoerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ekramnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Tasserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.87380.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic signatures of ASD severity and developmental delay in preschoolers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Godel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Robain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Journal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Kojovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Latrèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Digital Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.99. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41746-023-00845-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of regularities in auditory sequences before and at term-age in human neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Panzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.120428. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Lateralization for Language, Vocabulary Development and Handedness at 18 Months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Potdevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Somogyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.989. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym15050989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous supra-modal encoding of number in the infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanel Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (10), pp.1906 - 1915.e6. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.03.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event-related variability is modulated by task and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demian Battaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 276, pp.120208. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2021.03.07.434162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437589v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Pipeline for Infants Continuous EEG (APICE): A flexible pipeline for developmental cognitive studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.101077. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2022.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleeping neonates track transitional probabilities in speech but only retain the first syllable of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.4391. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08411-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleeping neonates track transitional probabilities in speech but only retain the first syllable of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.4391. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08411-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking transitional probabilities and segmenting auditory sequences are dissociable processes in adults and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shruti Naik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Melloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.e13300. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.13300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of reading and face circuits during the first three years of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 259, pp.119394. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated pipeline for infants continuous EEG (APICE): a flexible pipeline for developmental cognitive studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.101077. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2022.101077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthogonal neural codes for speech in the infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Palu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (31), pp.e2020410118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2020410118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive Inference in Preverbal Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ekramnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3860322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on the analysis of steady-state responses: Spurious artifacts introduced by overlapping epochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fló</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.370 - 378. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2021.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disjunctive inference in preverbal infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milad Ekramnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (10), pp.103203. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2021.103203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit access to phonetic representations in 3-month-old infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kabdebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.104613. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural indicators of articulator-specific sensorimotor influences on infant speech perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawoon Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet F Werker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (20), pp.e2025043118. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2025043118/-/DCSupplemental⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiway generalized canonical correlation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.240-256. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxaa010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A universal reading network and its modulation by writing system and reading ability in French and Chinese children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxia Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Altarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guosheng Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.54591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003551v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomo-functional correlates of auditory development in infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kabdebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.100752. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2019.100752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetoencephalographic signatures of hierarchical rule learning in newborns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schleger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalene Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Sippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46, pp.100871. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2020.100871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of cortical folding waves and prematurity-related deviations revealed by spatial and spectral analysis of gyrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Angleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.934-946. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity between the visual word form area and the parietal lobe improves after the first year of reading instruction: a longitudinal MRI study in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224 (4), pp.1519-1536. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-019-01855-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic labeling in 5-month-old human infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kabdebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (12), pp.5805-5810. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1809144116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the asynchrony of cortical maturation in the infant brain: a MRI multi-parametric clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.641-653. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DACT1 enhancer modulates brain asymmetric temporal regions involved in language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (10), pp.5322-5332. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/539189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual differences in the acquisition of non‐linguistic audio‐visual associations in 5 year‐olds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Altarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne Bavelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodevelopment and asymmetry of auditory-related responses to repetitive syllabic stimuli in preterm neonates based on frequency-domain analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farveh Daneshvarfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Abrishami Moghaddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Kongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47064-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lateral-to-mesial organization of human ventral visual cortex at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barttfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lagercrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Adén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (7), pp.3107-3119. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1676-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FUNCTIONAL IMAGING OF THE HUMAN BRAIN IN EARLY INFANCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Nourhashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.S20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early asymmetric inter-hemispheric transfer in the auditory network: insights from infants with corpus callosum agenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Moutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (6), pp.2893-2905. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1667-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grigis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of intraventricular hemorrhage on neurovascular coupling evoked by speech syllables in preterm neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Kongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30, pp.60-69. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dcn.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right but not left hemispheric discrimination of faces in infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-017-0249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the visual word form: Longitudinal evolution of category-specific ventral visual areas during reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.e2004103. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.2004103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02136502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mohlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 223 (9), pp.4153-4168. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical abilities of school-age children with Developmental Coordination Disorder (DCD): A behavioral and eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Huron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.315-326. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguous function words do not prevent 18-month-olds from building accurate syntactic category expectations: An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Brusini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Heugten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex A de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.4-12. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language ability in preterm children is associated with arcuate fasciculi microstructure at term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiorgio Salvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Donald Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafnis Batalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shona Falconer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (8), pp.3836-3847. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Maps at the Onset of Auditory Inputs in Very Early Preterm Human Neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Kongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (4), pp.2500-2512. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhw103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological and hemodynamic mismatch responses in rats listening to human speech syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUROVASCULAR COUPLING AND HEMODYNAMIC RESPONSES IN RAT: A SIMULTANEOUS ECOG-FNIRS STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.717-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEUROVASCULAR COUPLING IN PRETERM NEONATES WITH INTRAVENTRICULAR HEMORRHAGE: COMBINED HIGH DENSITY EEG-NIRS STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Mahmoudzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Kongolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Goudjil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the early organization and maturation of linguistic pathways in the human infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hina Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (5), pp.2283-2298. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhv082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI and M/EEG studies of the white matter development in human fetuses and infants: review and opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Adibpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.49-69. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/BPL-160031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial normalization of brain images and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Labra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33, pp.127-133. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Strategy for Fast MRI-Based Quantification of the Myelin Water Fraction: Application to Brain Imaging in Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (10), pp.e0163143. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Environmental Influences on the Visual Word Form and Fusiform Face Areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourgeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fauchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (9), pp.2478-93. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhu048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01579771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organising white matter in a brain without corpus callosum fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bénézit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric evaluation of the white matter maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (6), pp.3657-3672. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0881-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperable atlases of the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Amunts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Hawrylycz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C. van Essen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jd van Horn.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing the impact of literacy on visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pegado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enio Comerlato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Jobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiro Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (49), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1417347111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early development of brain white matter: A review of imaging studies in fetuses, newborns and infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra S. Hüppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 276, pp.48-71. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction strategy for diffusion-weighted images corrupted with motion: application to the DTI evaluation of infants' white matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofya Kulikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (8), pp.981-992. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionally guided approach to the morphometry of occipitotemporal regions in developmental dyslexia: Evidence for differential effects in boys and girls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Altarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (27), pp.11296-11301. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5854-12.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural marker of perceptual consciousness in infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Stahlhut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie V Gelskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dutat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 340 (6130), pp.376-380. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1232509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of Socioeconomic Status on children’s brain structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Jednoróg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Altarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Monzalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Fluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42486. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Bottleneck in the Language Comprehension Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Vagharchakian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (26), pp.9089-9102. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5685-11.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Learning to Read Changes the Cortical Networks for Vision and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Pegado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia W. Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Nunes Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6009), pp.1359. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00819208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (1), pp.14-27. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct cerebral pathways for object identity and number in human infants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0060011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00389826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temporal resolution functional MRI using parallel echo-volumar imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rabrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Ribés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (4), pp.744-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural correlates of infant functional development: example of the visual pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Soarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (8), pp.1943-1948. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5145-07.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully Bayesian approach to the parcel-based detection-estimation of brain activity in fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.941-69. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2008.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00333624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Asymmetries in the Infant Language and Sensori-Motor Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cachia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.414-423. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhn097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional segregation of cortical language areas by sentence repetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciuciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (5), pp.360-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined permutation test and mixed-effect model for group average analysis in fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mériaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Poline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (5), pp.402-10. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00333698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the early organization and maturation of infants' cerebral white matter fiber bundles: a feasibility study using quantitative diffusion tensor imaging and tractography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cointepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (4), pp.1121-32. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2005.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging unconscious semantic priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Naccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Koechlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 395 (6702), pp.597-600. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/26967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-R Multiway Logistic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Girka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Chevaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the successive waves of cortical folding in the developing brain using MRI and spectral analysis of gyrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Angleys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging (ISBI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2016.7493259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric depth of the superior temporal sulcus: A widely stable landmark in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hamburg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of the Superior Temporal Sulcus: a Robust Human Landmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie L. Bogart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2013 - International Conference on Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, USA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du développement cérébral au cours des 1000 premiers jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Chabrol, Isabelle Desguerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurologie pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.3-15, 2025, 9782294787102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05522483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées récentes de l'Imagerie par Résonance Magnétique (IRM) pour explorer le développement du cerveau du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Griset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Comité pour l’Histoire de l’Inserm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, pp.53-61, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05050581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infants' early competence for language and symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social brain: a developmental perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cerebral Bases of Language Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kabdebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Poeppel; G. R. Mangun; M. S. Gazzaniga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neurosciences VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal and postnatal development of the cortex: MRI and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping: An Encyclopedic Reference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.11-19, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au tout départ : Le cerveau du bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Dehaene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C3RV34U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de La Martinière, pp.76-91, 2014, 978-2-7324-6257-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05074145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps calleux : sa vie précoce, son oeuvre tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Benezit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Hertz-Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les malformations congénitales - Diagnostic anténatal et devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 6, Sauramps Medical, 2011, 9782840237563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05074161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-level Joint Parcellation-Detection-Estimation in fMRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemodynamic-Informed Parcellation of fMRI Data in a Joint Detection Estimation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Badillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter l'acquisition du vocabulaire à l'école maternelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Colé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranka Bijeljac-Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSEN (Conseil scientifique de l’éducation nationale); Ministère de l'Education et de la Jeunesse. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faciliter l’acquisition du vocabulaire à l’école maternelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Sprenger-Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Casalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dehaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12545,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEFA9429"/>
+    <w:nsid w:val="656DA8EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12776,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-dehaene-lambertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061409642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033764v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pape" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ekramnia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87380.3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gennari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.70037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mancuso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bacquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benjamin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-02979-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03034-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengxin Qi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Su" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Pe&#241;a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza V&#225;squez-Venegas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cort&#233;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Pittaluga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Herrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00249-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Al Roumi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1369-23.2024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101802.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02149" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Naik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86430" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87380.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Journal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Latr&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00845-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04269246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panzani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120428" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanel Valera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437589v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.03.07.434162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2022.101077" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620600v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08411-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Melloni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119394" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020410118" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3860322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349790v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183065v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104613" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349774v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawoon Choi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet F Werker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025043118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100752" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064485v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schleger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalene Weiss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Sippel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100871" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouhali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01855-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324694v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809144116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bavelier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farveh Daneshvarfard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abrishami Moghaddam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kongolo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47064-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004827v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Moutard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1667-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324684v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barttfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagercrantz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ad&#233;n" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Padilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1676-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nourhashemi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324673v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Goudjil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.01.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004103" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0249-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.08.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2HBKPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Salvan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Donald Tournier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Batalle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Falconer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chew" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23632" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603381v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw103" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603385v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173801" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603392v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Simonnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Kulikova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv082" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BPL-160031" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004838v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163143" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01579771v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fauchereau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436271v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0881-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094749v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Amunts" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hawrylycz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. van Essen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd van Horn." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Harel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043729v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Comerlato" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Ventura" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417347111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437458v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.05.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iannuzzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5854-12.2013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942076v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042486" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819208v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia W. Braga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nunes Filho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194140" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00389826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0060011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349647v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soar&#232;s" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5145-07.2008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333698v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20251" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349664v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.11.022" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8H9HQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349939v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Clec'H" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Koechlin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mueller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26967" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03051752v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girka" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevaillier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05522483v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05050581v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545079v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pena" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334027v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436275v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074161v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benezit" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454482v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ghislaine-dehaene-lambertz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2221-9081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061409642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hB-2od0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo van Kerkoerle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Ekramnia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxia Feng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.87380.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gennari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.70037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mancuso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bacquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Benjamin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-02979-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lordier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-025-03034-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengxin Qi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengpeng Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111591" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Pe&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza V&#225;squez-Venegas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cort&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Pittaluga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitzy Herrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-024-00249-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sabl&#233;-Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fosca Al Roumi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1369-23.2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101802.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Naik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104847" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.86430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290766v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87380.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Journal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kojovic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Latr&#232;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00845-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04269246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Panzani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mahmoudzadeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wallois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120428" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Potdevin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15050989" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanel Valera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.03.062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437589v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2021.03.07.434162" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620605v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2022.101077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08411-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874607v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Melloni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Monzalvo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020410118" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3860322" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.05.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103203" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kabdebon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104613" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawoon Choi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet F Werker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2025043118/-/DCSupplemental" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxaa010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003551v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Altarelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guosheng Ding" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100752" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Moser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schleger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalene Weiss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Sippel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2020.100871" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01781242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Angleys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moulton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouhali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-019-01855-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324694v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809144116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.07.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Bavelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farveh Daneshvarfard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Abrishami Moghaddam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kongolo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47064-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barttfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abboud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagercrantz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ad&#233;n" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Padilla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1676-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603372v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nourhashemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004827v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Moutard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1667-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Goudjil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.01.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004833v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-017-0249-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02136502v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2004103" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.08.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2HBKPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brusini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Heugten" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex A de Carvalho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goffinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686090v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiorgio Salvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Donald Tournier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafnis Batalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shona Falconer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chew" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23632" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603381v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw103" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603385v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173801" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03603392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436257v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Simonnet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Kulikova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhv082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BPL-160031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2016.06.008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163143" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01579771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourgeron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fauchereau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#233;n&#233;zit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germanaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2014.08.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436271v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0881-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094749v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Amunts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Hawrylycz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. van Essen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jd van Horn." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Harel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.06.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pegado" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Comerlato" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Ventura" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiro Nakamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417347111" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra S. H&#252;ppi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.05.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942083v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iannuzzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fluss" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5854-12.2013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Stahlhut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie V Gelskov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Barbosa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dutat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1232509" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jednor&#243;g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042486" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325041v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Vagharchakian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5685-11.2012" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819208v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia W. Braga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ventura" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Nunes Filho" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194140" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00389826v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0060011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349689v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabrait" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rib&#233;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Roux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Soar&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5145-07.2008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333624v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Makni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2008.02.017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349645v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mangin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bihan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhn097" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campagne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00333698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20251" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349664v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.11.022" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN8H9HQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349939v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Le Clec'H" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Koechlin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mueller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/26967" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03051752v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girka" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Chevaillier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458746v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493259" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488234v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Cai" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488253v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05522483v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05050581v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pena" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334027v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436275v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074145v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05074161v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benezit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758142v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sprenger-Charolles" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranka Bijeljac-Babic" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454482v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cole" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Casalis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>