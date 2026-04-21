--- v0 (2026-03-20)
+++ v1 (2026-04-21)
@@ -132,335 +132,335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique et épistémologie des mathématiques et leurs interactions pour la médiation et l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Supporting the Transition Between Mathematics and Physics in the First Year of University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Charlot</w:t>
+                <w:t xml:space="preserve">Pauline Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Aude Caussarieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Science, Mathematics and Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gravier</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/epidemes-15013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42330-025-00346-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850509v3</w:t>
+                <w:t xml:space="preserve">hal-05002683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Transition Between Mathematics and Physics in the First Year of University</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didactique et épistémologie des mathématiques et leurs interactions pour la médiation et l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hellio</w:t>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Caussarieu</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+                <w:t xml:space="preserve">Denise Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 3 | 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42330-025-00346-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-15013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002683v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850509v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating a Decade of the International Journal of Research in Undergraduate Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Nam Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -546,51 +546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Faulkner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ralston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -644,4088 +644,4067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et autonomisation des élèves : quelle formation initiale des enseignants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12457⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0020739X.2024.2337949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317571v1</w:t>
+                <w:t xml:space="preserve">hal-04643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutenir le choix de ressources pour des usages du numérique favorisant l’autonomie des élèves : mise en regard d’une grille d’analyse dans deux disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Doukhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0020739X.2024.2337949⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.72-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643468v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir le choix de ressources pour des usages du numérique favorisant l’autonomie des élèves : mise en regard d’une grille d’analyse dans deux disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Égalité femmes-hommes en classe préparatoire scientifique : une étude exploratoire en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzane El Hage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.12437⟩</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.31-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ym1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611845v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physique en première année d’université : que nous apprend une analyse ancrée en didactique des mathématiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numérique et autonomisation des élèves : quelle formation initiale des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Riou-Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, pp.11145. </w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/epidemes-11145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ree.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007961v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights about the secondary-tertiary transition in mathematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Physique en première année d’université : que nous apprend une analyse ancrée en didactique des mathématiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10649-023-10223-2⟩</w:t>
+              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.11145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-11145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056265v1</w:t>
+                <w:t xml:space="preserve">hal-04007961v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New insights about the secondary-tertiary transition in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-023-10223-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057031v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning programming for mathematical investigations: an instrumental and community of practice approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Broley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Buteau</w:t>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14794802.2023.2239195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evolution of instrumented schemes: a case study of learning programming for mathematical investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Kayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Osta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ana Isabel Sacristán</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10649-021-10133-1⟩</w:t>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551724v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition secondaire-supérieur : Ce que nous apprend la recherche en didactique des mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development and evolution of instrumented schemes: a case study of learning programming for mathematical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-021-10133-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/epidemes-7486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03225490v4</w:t>
+                <w:t xml:space="preserve">hal-03551724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des manuels à la mise en œuvre en classe : le cas de l’addition au Niger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transition secondaire-supérieur : Ce que nous apprend la recherche en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 | 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-7486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277350v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225490v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher education, students' autonomy and digital technologies: A case study about programming with Scratch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (15-2), pp.141-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274726v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematics in Engineering Education: a Review of the Recent Literature with a View towards Innovative Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Biehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40753-021-00139-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283540v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics in Engineering Education: a Review of the Recent Literature with a View towards Innovative Practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Designing meta-resources for mathematics teachers in the context of curriculum reforms: the case of digital technology use and student autonomy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
+              <w:t xml:space="preserve">ZDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40753-021-00139-8⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-021-01299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206998v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing meta-resources for mathematics teachers in the context of curriculum reforms: the case of digital technology use and student autonomy in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teacher education, students' autonomy and digital technologies: A case study about programming with Scratch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of science, mathematics and ICT education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.5-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378201v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Des manuels à la mise en œuvre en classe : le cas de l’addition au Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Mohamed Sagayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grand N, 107, pp.29-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647470v1</w:t>
+                <w:t xml:space="preserve">hal-03277350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un estudio de caso sobre el trabajo documental colectivo de profesores: los intervalos de fluctuación</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNA. Revista de Investigación en Didáctica de la Matemática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123698v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 1. Différentes dimensions de l’autonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un estudio de caso sobre el trabajo documental colectivo de profesores: los intervalos de fluctuación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit x</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109, pp.3-16</w:t>
+              <w:t xml:space="preserve">PNA. Revista de Investigación en Didáctica de la Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.172-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490018v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 2. Analyser le potentiel de Ressources pour les professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 110-11, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University students turning computer programming into an instrument for ‘authentic’ mathematical work</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 1. Différentes dimensions de l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana Isabel Sacristan</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petit x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528599v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic Contract at the Beginning of University: a Focus on Resources and their Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">University students turning computer programming into an instrument for ‘authentic’ mathematical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.1020-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0020739X.2019.1648892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40753-018-0069-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796623v1</w:t>
+                <w:t xml:space="preserve">hal-02528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Curricular resources and their classroom implementation: Contributions (and limitations) of a focus on mathematical tasks. Gabriel J. Stylianides (Ed.) (2016) Curricular resources and classroom use. The case of mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.101 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10649-018-9842-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating teachers’ work with digital resources. A comparison between teaching Mathematics and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.485-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.40.2.5072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694145v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating teachers’ work with digital resources. A comparison between teaching Mathematics and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.485-501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.40.2.5072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088964v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and use of curriculum resources for teachers and teacher educators: Example of the Chinese abacus at primary school</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Travail documentaire des professeurs et parcours d’étude et de recherche : une étude de cas en Première S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Poisard</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.275-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920094v1</w:t>
+                <w:t xml:space="preserve">hal-02123444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail documentaire des professeurs et parcours d’étude et de recherche : une étude de cas en Première S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and use of curriculum resources for teachers and teacher educators: Example of the Chinese abacus at primary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Veronica Parra</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123444v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-textbooks and Connectivity: Proposing an Analytical Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Maria Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (3), pp.539-558. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10763-016-9782-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University Teachers’ Resources Systems and Documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Didactic Contract at the Beginning of University: a Focus on Resources and their Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.198 - 224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40753-016-0034-1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Special Issue: Select Papers from the First International Network for Didactic Research in University Mathematics (INDRUM) conference, 4 (1), pp.56 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40753-018-0069-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635709v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">University Teachers’ Resources Systems and Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.198 - 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40753-016-0034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536244v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de ressources numériques pour l'enseignement des mathématiques en maternelle : orchestrations et documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas da Educação Matemática</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458942v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2-3), pp.187 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10857-015-9331-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539475v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de ressources numériques pour l'enseignement des mathématiques en maternelle : orchestrations et documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectivas da Educação Matemática</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (21), pp.978-1003</w:t>
+              <w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769640v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Usages de ressources numériques pour l'enseignement des mathématiques en maternelle : orchestrations et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t>
+              <w:t xml:space="preserve">Perspectivas da Educação Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (21), pp.978-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346646v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ressources technologiques en mathématiques : les grands nombres au CM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Math-Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 226, pp.18-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228959v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives didactiques sur le boulier : un questionnement renouvelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathemaTICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les ressources virtuelles et matérielles en mathématiques : des instruments pour travailler en classe sur le nombre, la numération et le calcul, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources technologiques en mathématiques : les grands nombres au CM1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment les enseignants de mathématiques choisissent les manuels ? Étude sur le cas des manuels de seconde, édition 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Robin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Math-Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 226, pp.18-22</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782215v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants de mathématiques choisissent les manuels ? Étude sur le cas des manuels de seconde, édition 2014.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Usages de ressources numériques pour l'enseignement des mathématiques en maternelle : orchestrations et documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.85-97</w:t>
+              <w:t xml:space="preserve">Perspectivas da Educação Matemática</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (21), pp.978-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297366v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources pour les professeurs des écoles et leurs formateurs? Apports de la recherche en didactique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grand N Revue de mathématiques sciences et technologies pour les maîtres de l'enseignement primaire, 96, pp.71-89</w:t>
+              <w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266583v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des technologies et investigation en mathématiques : quels contrats didactiques possibles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quelles ressources pour les professeurs des écoles et leurs formateurs? Apports de la recherche en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les démarches d’investigation et leurs déclinaisons en mathématiques, physique, sciences de la vie et de la Terre, 21, pp.81-94</w:t>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grand N Revue de mathématiques sciences et technologies pour les maîtres de l'enseignement primaire, 96, pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100088v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Usage des technologies et investigation en mathématiques : quels contrats didactiques possibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.58 - 73</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les démarches d’investigation et leurs déclinaisons en mathématiques, physique, sciences de la vie et de la Terre, 21, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083952v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement et apprentissage des mathématiques à l'école primaire dans un contexte bilingue breton-francais</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Pipec</w:t>
+                <w:t xml:space="preserve">Catherine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Alliot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54, pp.129-150</w:t>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.58 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067694v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumental and documentational approaches: from technology use to documentation systems in university mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Buteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilma Mesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,1923 +4749,1931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Enseignement et apprentissage des mathématiques à l'école primaire dans un contexte bilingue breton-francais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pipec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.129-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852395v1</w:t>
+                <w:t xml:space="preserve">hal-01067694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.685-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-013-0526-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852388v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855616v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701713v1</w:t>
+                <w:t xml:space="preserve">hal-00855616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osons les exerciseurs en mathématiques à l’école !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00605493v1</w:t>
+                <w:t xml:space="preserve">hal-00701713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'intégration de ressources technologiques en mathématiques par des professeurs des écoles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borruat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Deschryver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.9.69-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603519v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une typologie des dispositifs hybrides de formation en enseignement supérieur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usage des technologies et formation professionnelle des enseignants à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.92-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00633714v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00613834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des technologies et formation professionnelle des enseignants à l'université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technologies et évolution des pratiques enseignantes : études de cas et éclairages théoriques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 8 (1-2), pp.92-100</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.271-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00613834v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TICE à l'école primaire, virtualités, réalisations et conditions, Dossier l'Ecole numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'École Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies et évolution des pratiques enseignantes : études de cas et éclairages théoriques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653802v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comprendre l'intégration de ressources technologiques en mathématiques par des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (2), pp.151-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459434v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exerciseurs au premier degré, au delà de l'entraînement !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.199-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-008-9159-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150885v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online resources in mathematics: teachers' geneses and didactical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (1), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10758-009-9143-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Exerciseurs au premier degré, au delà de l'entraînement !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MathémaTICE Les nouvelles technologies pour l'enseignement des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, http://revue.sesamath.net/spip.php?article238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459432v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning mathematics with e-exercises: a case study about proportional reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (4), pp.169-182</w:t>
+              <w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459845v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Learning mathematics with e-exercises: a case study about proportional reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Technology in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.169-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538679v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the secondary–tertiary transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10649-007-9100-6⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00459435v1</w:t>
+                <w:t xml:space="preserve">hal-01538679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating the secondary–tertiary transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (3), pp.237-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10649-007-9100-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Geometry to teach and learn Linear Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Collegiate Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, VI, pp.171-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6705,90 +6692,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using E-Exercise Bases in Mathematics: Case Studies at University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp.327-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10758-006-0005-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numération entière à la charnière école-collège : comment diagnostiquer et combattre des difficultés résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin Vert = Bulletin de l'APMEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 453, pp.469-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6798,2840 +6902,2797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in undergraduate mathematics education using the concept of didactic contract: results and contradictions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viirman Olov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Florensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire le contrat didactique : quelles méthodologies ? Le cas de la transition secondaire-supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944216v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDRUM2024 editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944207v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511349v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">INDRUM2024 editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872110v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics in mathematics courses and mathematics in physics courses: toward a comparison method using praxeologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caussarieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain. pp.463-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender equality and students' group work in mathematics at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfred Renyi Institute for Mathematics; European Society for Research in Mathematics education, Jul 2023, Budapest (Hungary), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to TWG14: University mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olov Viirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matija Bašić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Florensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender equality and students’ group work in mathematics at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alfréd Rényi Institute of Mathematics; Eötvös Loránd University of Budapest, Jul 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWG4: Teaching and learning of mathematics for engineers, and other disciplines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riopel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027020v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler numérique et autonomie des élèves : les apports d’une mise en regard de trois disciplines.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro S González-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Srey</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LDAR Rendez-Vous en Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LDAR, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220969v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teaching mathematics to non-specialists: a praxeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Riopel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027103v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A la recherche de « résultats robustes » en didactique des mathématiques - Le cas de la robustesse pour l’extérieur de la communauté de recherche. Actes du séminaire de didactique national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de didactique des mathématiques national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Horoks et Simon Modeste, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808662v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching mathematics to non-specialists: a praxeological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Understanding how students learn programming for mathematical inquiry at university: Schemes and social-individual dialectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Broley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027124v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how students learn programming for mathematical inquiry at university: Schemes and social-individual dialectics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TWG4: Teaching and learning of mathematics for engineers, and other disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+              <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750621v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de « résultats robustes » en didactique des mathématiques - Le cas de la robustesse pour l’extérieur de la communauté de recherche. Actes du séminaire de didactique national</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Articuler numérique et autonomie des élèves : les apports d’une mise en regard de trois disciplines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Srey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de didactique des mathématiques national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Horoks et Simon Modeste, Jan 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque LDAR Rendez-Vous en Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LDAR, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237906v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jameau : un parcours scientifique original</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Développement de l’autonomie des élèves au collège. Points de vue d’enseignants de sciences physiques et de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Alain Jameau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Bruxelles, Belgique. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481622v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’autonomie des élèves au collège. Points de vue d’enseignants de sciences physiques et de mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Alain Jameau : un parcours scientifique original</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Bruxelles, Belgique. pp.195-202</w:t>
+              <w:t xml:space="preserve">Journée scientifique Alain Jameau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229620v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Teacher Collaboration with the Documentational Approach: From Shared Resources to Common Schemes?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tertiary education in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Hadjerrouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Nicolás</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI Study 25 - Teachers of Mathematics Working and Learnin in Collaborative Groups</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICME, Feb 2020, Lisboa, Portugal. pp.158-165</w:t>
+              <w:t xml:space="preserve">INDRUM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221370v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tertiary education in the digital age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Programming as an artefact: what do we learn about university students' activity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Nicolás</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114003v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming as an artefact: what do we learn about university students' activity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Studying Teacher Collaboration with the Documentational Approach: From Shared Resources to Common Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Isabel Sacristán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
+              <w:t xml:space="preserve">ICMI Study 25 - Teachers of Mathematics Working and Learnin in Collaborative Groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICME, Feb 2020, Lisboa, Portugal. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113851v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG14: University Mathematics Education</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Digital platforms for teachers’ documentation work: examples in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Third International Conference on Mathematics Textbook Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paderborn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422563v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Resource&amp;quot; approach to (mathematics) education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numérique et développement de l’autonomie des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDU seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence M@rsouin Société numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547296v1</w:t>
+                <w:t xml:space="preserve">hal-02535712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital platforms for teachers’ documentation work: examples in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot;Resource&amp;quot; approach to (mathematics) education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Mathematics Textbook Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paderborn, Germany</w:t>
+              <w:t xml:space="preserve">EDU seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304302v1</w:t>
+                <w:t xml:space="preserve">hal-02547296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et développement de l’autonomie des élèves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">NUMÉRIQUE ET DÉVELOPPEMENT DE L'AUTONOMIE DES ÉLÈVES EN MATHÉMATIQUES : UN OUTIL POUR L'ANALYSE DE RESSOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence M@rsouin Société numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Espace Mathématique Francophone 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.802-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535712v1</w:t>
+                <w:t xml:space="preserve">hal-02349770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ difficulties at the secondary-tertiary transition: the case of random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9650,6375 +9711,6418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMÉRIQUE ET DÉVELOPPEMENT DE L'AUTONOMIE DES ÉLÈVES EN MATHÉMATIQUES : UN OUTIL POUR L'ANALYSE DE RESSOURCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to the papers of TWG14: University Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro S. González-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Mathématique Francophone 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.802-820</w:t>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349770v1</w:t>
+                <w:t xml:space="preserve">hal-02422563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage de ressources : Travail documentaire et formation des professeurs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">“Making connections” in the mathematics courses for engineers: the example of online resources for trigonometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDIST 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547301v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un écosystème de ressources pour l’enseignement : quelles évolutions de l’offre, quelles utilisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RéVEA – IFE, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Making connections” in the mathematics courses for engineers: the example of online resources for trigonometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Studying teachers' documentation work. Emergence of a theoretical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849973v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying teachers' documentation work. Emergence of a theoretical approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conception et usage de ressources : Travail documentaire et formation des professeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">ARDIST 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547300v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics teacher's work with curriculum resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soutenir l'intégration du numérique pour l'autonomie des élèves : quelles ressources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENEDIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662515v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir l'intégration du numérique pour l'autonomie des élèves : quelles ressources ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane de Moraes Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662487v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT evolutions: which consequences for mathematics teaching?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Denmark national conference on mathematics education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teachers' collective documentation work: A case study on tolerance intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3707-3715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542611v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' collective documentation work: A case study on tolerance intervals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Proceedings of the Tenth Congress of the European Society for Research in Mathematics Education (CERME10) About CERME10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3707-3715</w:t>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950499v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Proceedings of the Tenth Congress of the European Society for Research in Mathematics Education (CERME10) About CERME10</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematics teacher's work with curriculum resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.3-5</w:t>
+              <w:t xml:space="preserve">ENEDIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849570v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Didactic contract and secondary-tertiary transition: a focus on resources and their use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Kompetenzzentrums Hochschuldidaktik Mathematik Conference: "Didactics of Mathematics in Higher Education as a Scientific Discipline"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Hannovre, Germany. pp.466-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567485v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ work in mathematics and resources mediation at entry to university</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les ressources des professeurs et leurs évolutions. Une étude au lycée Joliot Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Clochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDRUM 2016: First conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.444-453</w:t>
+              <w:t xml:space="preserve">Communication présentée aux professeurs du lycée Joliot Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310829v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactic contract and secondary-tertiary transition: a focus on resources and their use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Students' work in mathematics and resources mediation at university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin²</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kompetenzzentrums Hochschuldidaktik Mathematik Conference: "Didactics of Mathematics in Higher Education as a Scientific Discipline"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Hannovre, Germany. pp.466-472</w:t>
+              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.444-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310783v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students' work in mathematics and resources mediation at university</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Students’ work in mathematics and resources mediation at entry to university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
+              <w:t xml:space="preserve">INDRUM 2016: First conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.444-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337906v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources des professeurs et leurs évolutions. Une étude au lycée Joliot Curie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée aux professeurs du lycée Joliot Curie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538678v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from secondary to higher education mathematics: selected research results from a French perspective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eindhoven University - Seminar on mathematics education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">AERA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547320v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transition from secondary to higher education mathematics: selected research results from a French perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t>
+              <w:t xml:space="preserve">Eindhoven University - Seminar on mathematics education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312306v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manuel scolaire : quelles analyses didactiques d'un objet en mutation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Concepción y uso de recursos en matematica: Trabajo documental y formación de profesores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">II CIECYM Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tandil, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547318v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepción y uso de recursos en matematica: Trabajo documental y formación de profesores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le manuel scolaire : quelles analyses didactiques d'un objet en mutation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II CIECYM Conferencia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tandil, Argentina</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547313v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology and resources use by university teachers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics in Undergraduate Study Programs: Challenges for Research and for the Dialogue between Mathematics and Didactics of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Oberwolfach, Germany. pp.39-40</w:t>
+              <w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207741v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University teachers' resources and documentation work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro S. González-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2138-2144</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2048-2051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288596v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">University teachers' resources and documentation work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2138-2144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567269v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Iannone</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2048-2051</w:t>
+              <w:t xml:space="preserve">ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288575v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Secondary school teachers' documentation systems. In Education and transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research -"Education and Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139068v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary school teachers' documentation systems. In Education and transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quelles ressources pour les professeurs des écoles et leurs formateurs ? Apports de la recherche en didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research -"Education and Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Association (EERA), Sep 2015, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">COPIRELEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-de Marsan, France. pp.15-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952256v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles ressources pour les professeurs des écoles et leurs formateurs ? Apports de la recherche en didactique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technology and resources use by university teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPIRELEM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-de Marsan, France. pp.15-36</w:t>
+              <w:t xml:space="preserve">Mathematics in Undergraduate Study Programs: Challenges for Research and for the Dialogue between Mathematics and Didactics of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Oberwolfach, Germany. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016106v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a mathematics teaching: digital resources and evolutions of teachers’ work.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DIGITAL RESOURCES AND MATHEMATICS TEACHERS PROFESSIONAL DEVELOPMENT AT UNIVERSITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mød MATH på KU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">CERME 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. pp.2336-2345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155103v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail conjoint entre un médiateur scientifique, un professeur des écoles et ses élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sensevy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SIEST Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL RESOURCES AND MATHEMATICS TEACHERS PROFESSIONAL DEVELOPMENT AT UNIVERSITY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Antalya, Turkey. pp.2336-2345</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989463v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Designing a mathematics teaching: digital resources and evolutions of teachers’ work.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t>
+              <w:t xml:space="preserve">Mød MATH på KU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154039v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de mathématiques et leurs ressources professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CORFEM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORFEM, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Pairform@nce, de l'expérimentation à la généralisation ? Vers quel modèle de formation professionnelle continue pourrait-on aller ? Comment l'établissement scolaire pourrait-il entrer dans ce nouveau modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale cultures numériques, éducation aux média et à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrices au lycée : de nouvelles possibilités, pour la transition secondaire-supérieur?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mallette de ressources pour le numérique à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réforme des programmes du lycée, et alors ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C2I Université, Lycée et Statistique/probabilités, 2013, Lyon, France. pp.188-197</w:t>
+              <w:t xml:space="preserve">Journées mathématiques de l'IFE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.136-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143834v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallette de ressources pour le numérique à l'école</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Matrices au lycée : de nouvelles possibilités, pour la transition secondaire-supérieur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Balliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mathématiques de l'IFE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.136-139</w:t>
+              <w:t xml:space="preserve">La réforme des programmes du lycée, et alors ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C2I Université, Lycée et Statistique/probabilités, 2013, Lyon, France. pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855309v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbooks design and digital resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMI study 22 - Task design in mathematics education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMI, 2013, Oxfors, United Kingdom. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’investigation et collectifs dans la formation des enseignants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.233-236</w:t>
+              <w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143045v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary-Tertiary transition and evolutions of didactic contract: The example of duality in linear algebra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarches d'investigation et collectifs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Congress of the European Society of Research on Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rzesvow, Poland. pp.2113-2122</w:t>
+              <w:t xml:space="preserve">EMF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701719v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources, at the core of mathematics teachers' work</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarches d’investigation en mathématiques au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grodowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pépino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
+              <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720173v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PRATIQUES ENSEIGNANTES ET DEMARCHES D'INVESTIGATION EN SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Formes d'éducation et processus d'émancipation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. http://esup.bretagne.iufm.fr/colloque_cread_2012/paper_submission/liste.jsp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567369v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRATIQUES ENSEIGNANTES ET DEMARCHES D'INVESTIGATION EN SCIENCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation, compétences et orientation dans les transitions scolaires : rôle des mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Khalouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viridiana Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Formes d'éducation et processus d'émancipation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. http://esup.bretagne.iufm.fr/colloque_cread_2012/paper_submission/liste.jsp</w:t>
+              <w:t xml:space="preserve">EMF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Suisse. pp.1707-1712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720160v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation et collectifs dans la formation des enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Secondary-Tertiary transition and evolutions of didactic contract: The example of duality in linear algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
+              <w:t xml:space="preserve">Seventh Congress of the European Society of Research on Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rzesvow, Poland. pp.2113-2122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744088v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’investigation en mathématiques au collège</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarches d’investigation et collectifs dans la formation des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143015v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, compétences et orientation dans les transitions scolaires : rôle des mathématiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resources, at the core of mathematics teachers' work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viridiana Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Suisse. pp.1707-1712</w:t>
+              <w:t xml:space="preserve">ICME 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745595v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Usage des technologies et formation professionnelle des enseignants à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique : questionnement et éclairages de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591222v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des technologies et formation professionnelle des enseignants à l'université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarches d'investigation en sciences, collectifs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique : questionnement et éclairages de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.92-100</w:t>
+              <w:t xml:space="preserve">Deuxièmes journées S-TEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793655v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WG14 : University mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro S. González-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rzeszow, Poland. pp.1923-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation en sciences, collectifs dans la formation des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées S-TEAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144861v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement des ressources et de l'activité des professeurs, renouvellement du regard sur une profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : le travail enseignant au XXie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France. http://www.inrp.fr/archives/colloques/travail-enseignant/contrib/3.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t>
+              <w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579016v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567370v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse instrumentale pour l'enseignant : description et analyse en termes d'organisations didactiques instrumentées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffuser les mathématiques (et les autres savoirs) comme outils de connaissance et d'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.729-749</w:t>
+              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855298v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairform@nce – Equipe démarches d'investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ressources en ligne, enseignement et apprentissage des mathématiques au premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.87-91</w:t>
+              <w:t xml:space="preserve">XXXVIème colloque COPIRELEM. L'enseignement des mathématiques à l'école : où est le problème ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Auch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143041v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Working Group 7</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Weigand Hans-Georg</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Lyon, France. pp.1046-1049</w:t>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495453v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Travail collectif des professeurs et démarches d'investigation dans l'enseignement des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
+              <w:t xml:space="preserve">Journées démarches d'investigation dans l'enseignement des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856441v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technologies, enseignement et apprentissage des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.219-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495454v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en ligne, enseignement et apprentissage des mathématiques au premier degré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Collectifs, ressources et enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIème colloque COPIRELEM. L'enseignement des mathématiques à l'école : où est le problème ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Auch, France</w:t>
+              <w:t xml:space="preserve">Les mathématiciens et l’enseignement de leur discipline en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIREM, 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508930v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectifs, ressources et enseignement des mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technologies and resources in mathematical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mathématiciens et l’enseignement de leur discipline en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADIREM, 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">CERME 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144866v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies, enseignement et apprentissage des mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lived resources' and mathematics teachers professional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.219-240</w:t>
+              <w:t xml:space="preserve">5th European Workshop on Mathematical &amp; Scientific e-Contents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469609v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail collectif des professeurs et démarches d'investigation dans l'enseignement des sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction to Working Group 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bottino Rosa-Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiappini Giampaolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegedus Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weigand Hans-Georg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées démarches d'investigation dans l'enseignement des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">CERME 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. pp.1046-1049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549231v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies and resources in mathematical education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genèse instrumentale pour l'enseignant : description et analyse en termes d'organisations didactiques instrumentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.30-37</w:t>
+              <w:t xml:space="preserve">Diffuser les mathématiques (et les autres savoirs) comme outils de connaissance et d'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.729-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855734v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived resources' and mathematics teachers professional development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pairform@nce – Equipe démarches d'investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Workshop on Mathematical &amp; Scientific e-Contents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144864v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources numériques et documentation des professeurs. Un nouveau regard sur conception et usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Le Mans, France. pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460303v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences sur les activités des élèves et les apprentissages de l'usage d'une base d'exercices en ligne : étude d'un exemple.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Le Méhauté</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace des Mathématiques Francophones 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sherbrooke, Canada. pp.1-11</w:t>
+              <w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460072v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Conséquences sur les activités des élèves et les apprentissages de l'usage d'une base d'exercices en ligne : étude d'un exemple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Le Méhauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t>
+              <w:t xml:space="preserve">Espace des Mathématiques Francophones 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sherbrooke, Canada. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460362v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évaluation à l'université en mathématiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de pédagogie dans l'enseignement supérieur 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Brest, France. pp.289-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en ligne et enseignement des mathématiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été de Saint-Flour "Quelle place pour l'enseignement des mathématiques ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Saint-Flour, France</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460364v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ressources en ligne et enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Université d'été de Saint-Flour "Quelle place pour l'enseignement des mathématiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567487v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online resources in mathematics: teachers' genesis of use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Larnaca, Cyprus. pp.1369-1378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem-solving and Web resources at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 4, Fourth Congress of the European Society for Research in Mathematics Education, 17 - 21 February 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sant Feliu de Guíxols, Spain. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric thinking in a n-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base d'exercices en ligne à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Houdebine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2003, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16028,1290 +16132,1290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Choppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2023, Springer International Handbooks of Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Biehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Liebendörfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2022, Advances in Mathematics Education, 978-3-031-14174-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.546, 2019, Advances in Mathematics Education, Kaiser, Gabriele; Sriraman, Bharath, 978-3-030-20393-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner les mathématiques, didactique et enjeux de l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Roditi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin Education, 2018, Guide de l'enseignement</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Disessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Nam Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verschaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghislaine Gueudet; Marianna Bosch; Andrea di Sessa; Oh Nam Kwon; Lieven Verschaffel. Springer, 2016, ICME 13 Topical surveys, Gabriele Kaiser, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31622-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et débats en didactiques des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Celi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grenoble : La Pensée Sauvage éditions. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional, sociocultural and discursive approaches to research in university mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis, pp.127, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Text to 'Lived' Resources: Mathematics Curriculum Materials and Teacher Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.363, 2012, Mathematics teacher education, 978-94-007-1966-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Apprendre, enseigner, se former en mathématiques : quels effets des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Trgalová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRP, pp.149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519055v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre, enseigner, se former en mathématiques : quels effets des ressources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRP, pp.149, 2010</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559585v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources pour l’enseignement des mathématiques : conception, usage, partage Actes des journées mathématiques INRP INRP, Lyon, 13 et 14 juin 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Trgalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Matheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17321,3795 +17425,3795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-Resources: Supporting the Design of Mathematics Teaching and Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Rezat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birgit Pepin; Ghislaine Gueudet; Jeffrey Choppin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-34, 2023, Springer International Handbooks of Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_36-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External Context-Related Research: Digital Resources as Transformers of the Mathematics Teachers’ Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agida Manizade; Nils Buchholtz; Kim Beswick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Evolution of Research on Teaching Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer International Publishing, pp.277-309, 2023, Mathematics Education in the Digital Era, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-31193-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of Mathematics Education Environments by Digital Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Choppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Digital Resources in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-38, 2023, Springer International Handbooks of Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-95060-6_1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematics in the Training of Engineers: Contributions of the Anthropological Theory of the Didactic</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instrumental Orchestration of the Use of Programming Technology for Authentic Mathematics Investigation Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Santacruz Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_27⟩</w:t>
+              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Springer International Publishing, pp.289-322, 2022, Mathematics Education in the Digital Era, 978-3-031-05254-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935947v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Resources in Kindergarten Teachers’ Documents and Resource Systems: A Case Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alison Clark-Wilson; Ornella Robutti; Nathalie Sinclair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, Springer International Publishing, pp.211-234, 2022, Mathematics Education in the Digital Era, 978-3-031-05254-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Orchestration of the Use of Programming Technology for Authentic Mathematics Investigation Projects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematics in the Training of Engineers: Contributions of the Anthropological Theory of the Didactic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Barquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematics Teacher in the Digital Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05254-5_11⟩</w:t>
+              <w:t xml:space="preserve">Practice-Oriented Research in Tertiary Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.559-579, 2022, Advances in Mathematics Education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054433v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics and other disciplines, and the role of modelling: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gonzalvez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Gonzalvez-Martin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Berta Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avenilde Romo Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Durand-Guerrier; Reinhard Hochmut; Elena Nardi; Carl Winslow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Development in University Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-189, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429346859-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary-Tertiary Transition in Mathematics Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The documentational approach to didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mike Thomas</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-15789-0_100026⟩</w:t>
+              <w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, DAD-MULTILINGUAL/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547055v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The documentational approach to didactics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Secondary-Tertiary Transition in Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t>
+              <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.762-766, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15789-0_100026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494035v2</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curriculum Resources and Textbooks in Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.172-176, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15789-0_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital curriculum resources in/for mathematics teacher learning. A documentational approach perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Llinares; O. Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook for Mathematics Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139-161, Brill, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004418967_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Teachers’ Documentation Work: Emergence of a Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.17-42, 2019, 978-3-030-20392-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on University Mathematics Education</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Documentational approach to didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Tommy Dreyfus; Michèle Artigue; Despina Potari; Susanne Prediger; Kenneth Ruthven. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Lerman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing Research in Mathematics Education: Twenty Years of Communication, Cooperation and Collaboration in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788260v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documentational approach to didactics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephen Lerman. </w:t>
+              <w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t>
+              <w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t>
+              <w:t xml:space="preserve">, pp.3-27, 2018, ICME 13 Monograph, 978-3-319-73252-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851785v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Research on University Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Winsløw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tommy Dreyfus; Michèle Artigue; Despina Potari; Susanne Prediger; Kenneth Ruthven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developing Research in Mathematics Education: Twenty Years of Communication, Cooperation and Collaboration in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.60-74, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711368v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transitions in Mathematics Education: the panel debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Disessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oh Nam Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verschaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriele Kaiser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th International Congress on Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-117, 2017, Proceedings of the 13th International Congress on Mathematics Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599059v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions in Mathematics Education: the panel debate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Gabriele Kaiser. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th International Congress on Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.101-117, 2017, Proceedings of the 13th International Congress on Mathematics Education</w:t>
+              <w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Age Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635660v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Fioreti </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recursos tecnológicos en la enseñanza de Matemática </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miño y Dávila </w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-106, 2017, 978-84-16467-72-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What transitions in mathematics education? Review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet; Marianna Bosch; Andrea di Sessa; Oh Nam Kwon; Lieven Verschaffel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions in mathematics education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2016, ICME 13 Topical surveys</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre projet intellectuel et projections sur l’action. De l’intention à la réalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Albero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Blocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-18, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet Resources: Designing and Critiquing Materials for Scientific Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Gunstone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Science Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.539 542, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">e-textbooks in/for Teaching and Learning Mathematics: A Disruptive and Potentially Transformative Educational Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Yerushalmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. English, &amp; D Kirshner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of International Research in Mathematics Education. Third edition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New York: Taylor &amp; Francis, pp.636-661, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics with technology at kindergarten: resources and orchestrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clark-Wilson, A., Robutti, O., Sinclair, N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The mathematics teacher in the digital era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.213-240, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche instrumentale des genèses d'usage : le cas des bases d'exercices en ligne. Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. Lagrange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Toulouse : Octarès, pp.106-124, 2013, 9782366300161</w:t>
+              <w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911866v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Drijvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">J.-B. Lagrange. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t>
+              <w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911869v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'approche instrumentale des genèses d'usage : le cas des bases d'exercices en ligne. Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-B. Lagrange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t>
+              <w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse : Octarès, pp.106-124, 2013, 9782366300161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768217v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation en sciences, collectifs dans la formation des enseignants : enquête sur un lien complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Grangeat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des enseignants de sciences face aux démarches d'investigation. Des formations et des pratiques de classe.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.95-114, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Develotte ; F. Poyet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon - INRP, pp.145-165, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT in France: development of usages, institutional hesitations and research questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oldknow, A. &amp; Knight, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics Education with Digital Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Continuum: London, pp.23-29, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University mathematics education, introduction to WG14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzalez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lallonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Winslow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CERME 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Pytlak, pp.1947-1951, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Grangeat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement des sciences. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon, pp.151-182, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Bloch et F. Conne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Cours de la XIVe école d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Pensée Sauvage, pp.109-133, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21119,280 +21223,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus d’autonomisation en sciences : éclairages de la littérature et du projet eFRAN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et diffusion de ressources pour la classe issues de la recherche. L’exemple des apprentissages numériques à l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et documents dans l'enseignement : le cas des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01476966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21402,939 +21506,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRÉE DANS L'ENSEIGNEMENT SUPÉRIEUR : ÉCLAIRAGES EN DIDACTIQUE DES MATHÉMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations entre l’écosystème de banques de ressources pour enseignants et l’activité enseignante</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rapport final de l'équipe du CREAD dans l'ANR REVEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5); https://urls.fr/-nqgqz. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Brest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869742v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final de l'équipe du CREAD dans l'ANR REVEA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interrelations entre l’écosystème de banques de ressources pour enseignants et l’activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Brest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5); https://urls.fr/-nqgqz. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831982v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for design of online resources for inquiry-based science teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00734199v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guidelines for design of online resources for inquiry-based science teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00988915v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22344,100 +22448,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du géométrique dans l'enseignement et l'apprentissage de l'algèbre linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Joseph-Fourier - Grenoble I, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00930634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22447,105 +22551,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée à l'université / Ressources en ligne. Eclairages théoriques et actions didactiques dans deux champs de recherche en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId473"/>
+      <w:footerReference w:type="default" r:id="rId476"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22692,51 +22796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.est.universite-paris-saclay.fr/recherche/membres/gueudet-ghislaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002683v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00346-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Nam Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rasmussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00267-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Faulkner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ralston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00280-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10223-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mgombelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2023.2239195" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03551724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-021-10133-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Biehler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00139-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2019.1648892" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-018-0069-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9842-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635709v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-016-0034-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458942v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9143-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-007-9100-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQM6XHJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viirman Olov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hitier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944225v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410511v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Viirman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410442v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hadjerrouit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304302v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849973v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662515v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662487v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Dooley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310783v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin&#178;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547320v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547318v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207741v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iannone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016106v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155103v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989463v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144531v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balliot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720173v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720160v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khalouffi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Marc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144861v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855298v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495453v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiappini Giampaolo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegedus Stephen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigand Hans-Georg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144866v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549231v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460072v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529609v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Choppin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935924v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315211v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Disessa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaffel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31622-2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006529v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242989v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_36-1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186389v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31193-2_10" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506382v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Choppin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_1-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935947v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_27" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054433v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Santacruz Rodriguez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalvez-Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-12" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547055v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_100026" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_40" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424042v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004418967_006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788260v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635660v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315217v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157895v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911866v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855733v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallonne" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winslow" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661220v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476966v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869742v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930634v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349254v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.est.universite-paris-saclay.fr/recherche/membres/gueudet-ghislaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00346-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Nam Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rasmussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00267-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Faulkner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ralston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00280-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ym1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10223-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mgombelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2023.2239195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03551724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-021-10133-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Biehler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00139-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2019.1648892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9842-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-018-0069-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-016-0034-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9143-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-007-9100-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQM6XHJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viirman Olov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hitier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944225v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Viirman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hadjerrouit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422563v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849973v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Dooley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin&#178;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547318v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iannone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155103v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khalouffi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Marc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144861v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144866v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiappini Giampaolo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegedus Stephen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigand Hans-Georg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459558v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Choppin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315211v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Disessa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaffel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31622-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_36-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31193-2_10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Choppin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_1-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Santacruz Rodriguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_27" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207054v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalvez-Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-12" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547055v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_100026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_40" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004418967_006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390207v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788260v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635660v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315217v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157895v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallonne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winslow" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661220v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476966v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869742v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930634v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349254v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>