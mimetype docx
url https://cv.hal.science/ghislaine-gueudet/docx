--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -644,458 +644,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Égalité femmes-hommes en classe préparatoire scientifique : une étude exploratoire en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.31-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ym1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir le choix de ressources pour des usages du numérique favorisant l’autonomie des élèves : mise en regard d’une grille d’analyse dans deux disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzane El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.72-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.12437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0020739X.2024.2337949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et autonomisation des élèves : quelle formation initiale des enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joffredo-Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Bouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Riou-Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55, pp.72-87. </w:t>
-[...236 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ree.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2734,343 +2734,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigating teachers’ work with digital resources. A comparison between teaching Mathematics and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.485-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.40.2.5072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating teachers’ work with digital resources. A comparison between teaching Mathematics and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.485-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.40.2.5072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Book Review: Curricular resources and their classroom implementation: Contributions (and limitations) of a focus on mathematical tasks. Gabriel J. Stylianides (Ed.) (2016) Curricular resources and classroom use. The case of mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.101 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10649-018-9842-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882952v1</w:t>
-              </w:r>
-[...232 lines deleted...]
-                <w:t xml:space="preserve">hal-01694145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail documentaire des professeurs et parcours d’étude et de recherche : une étude de cas en Première S.</w:t>
               </w:r>
@@ -3470,209 +3470,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZDM Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">University Teachers’ Resources Systems and Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Research in Undergraduate Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.198 - 224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40753-016-0034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635709v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01536244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t>
               </w:r>
@@ -6929,51 +6929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research in undergraduate mathematics education using the concept of didactic contract: results and contradictions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Free University of Bozen-Bolzano; ERME, Feb 2025, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7136,90 +7136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire le contrat didactique : quelles méthodologies ? Le cas de la transition secondaire-supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7238,575 +7238,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identifier les écarts entre les représentations du métier d'étudiante par les étudiantes et par les enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fuchs Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées (AIPU 2024 - 33e Congrès de l'Association Internationale de Pédagogie Universitaire - AIPU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INDRUM2024 editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Gonzalez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics in mathematics courses and mathematics in physics courses: toward a comparison method using praxeologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caussarieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain. pp.463-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944225v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender equality and students' group work in mathematics at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender equality and students’ group work in mathematics at tertiary level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8045,178 +8045,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching mathematics to non-specialists: a praxeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Riopel</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04027124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASPER: A framework to assess the difficulty of exercises in terms of semiotic registers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riopel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04027103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro S González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,434 +8356,339 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de « résultats robustes » en didactique des mathématiques - Le cas de la robustesse pour l’extérieur de la communauté de recherche. Actes du séminaire de didactique national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de didactique des mathématiques national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Horoks et Simon Modeste, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding how students learn programming for mathematical inquiry at university: Schemes and social-individual dialectics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Buteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Broley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Mgombelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TWG4: Teaching and learning of mathematics for engineers, and other disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...287 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8800,50 +8800,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Jameau : un parcours scientifique original</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique Alain Jameau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de l’autonomie des élèves au collège. Points de vue d’enseignants de sciences physiques et de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8878,152 +8973,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bruxelles, Belgique. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229620v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03481622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tertiary education in the digital age</w:t>
               </w:r>
@@ -9635,51 +9635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ difficulties at the secondary-tertiary transition: the case of random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9855,51 +9855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Making connections” in the mathematics courses for engineers: the example of online resources for trigonometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10617,316 +10617,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ressources des professeurs et leurs évolutions. Une étude au lycée Joliot Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Clochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication présentée aux professeurs du lycée Joliot Curie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Mar 2016, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Students' work in mathematics and resources mediation at university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First conference of International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Montpellier, France. pp.444-453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactic contract and secondary-tertiary transition: a focus on resources and their use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetenzzentrums Hochschuldidaktik Mathematik Conference: "Didactics of Mathematics in Higher Education as a Scientific Discipline"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Hannovre, Germany. pp.466-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310783v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01337906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ work in mathematics and resources mediation at entry to university</w:t>
               </w:r>
@@ -11385,50 +11385,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction to the papers of TWG14: University mathematics education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Biza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro S. González-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2048-2051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11450,320 +11575,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University teachers' resources and documentation work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2048-2051</w:t>
+              <w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2138-2144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary School Teacher’s Documentation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11818,51 +11818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary school teachers' documentation systems. In Education and transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12425,260 +12425,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les professeurs de mathématiques et leurs ressources professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CORFEM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORFEM, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif Pairform@nce, de l'expérimentation à la généralisation ? Vers quel modèle de formation professionnelle continue pourrait-on aller ? Comment l'établissement scolaire pourrait-il entrer dans ce nouveau modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale cultures numériques, éducation aux média et à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. pp.84-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144531v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01567270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallette de ressources pour le numérique à l'école</w:t>
               </w:r>
@@ -12930,50 +12930,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démarches d'investigation et collectifs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches d’investigation en mathématiques au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grodowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pépino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRATIQUES ENSEIGNANTES ET DEMARCHES D'INVESTIGATION EN SCIENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Formes d'éducation et processus d'émancipation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. http://esup.bretagne.iufm.fr/colloque_cread_2012/paper_submission/liste.jsp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12982,629 +13314,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation, compétences et orientation dans les transitions scolaires : rôle des mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Khalouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viridiana Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
+              <w:t xml:space="preserve">, 2012, Suisse. pp.1707-1712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grodowski</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary-Tertiary transition and evolutions of didactic contract: The example of duality in linear algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Carole Le Beller</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seventh Congress of the European Society of Research on Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rzesvow, Poland. pp.2113-2122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches d’investigation et collectifs dans la formation des enseignants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
-[...382 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -13672,312 +13672,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">WG14 : University mathematics education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro S. González-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Winsløw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rzeszow, Poland. pp.1923-1927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarches d'investigation en sciences, collectifs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes journées S-TEAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usage des technologies et formation professionnelle des enseignants à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie universitaire à l'heure du numérique : questionnement et éclairages de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.92-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793655v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-01145641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t>
               </w:r>
@@ -14285,50 +14285,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CERME 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources en ligne, enseignement et apprentissage des mathématiques au premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIème colloque COPIRELEM. L'enseignement des mathématiques à l'école : où est le problème ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Auch, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démarches d'investigation : exemples avec le boulier virtuel, la calculatrice et le TBI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14337,668 +14488,517 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mathématiques de l'INRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, lyon, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00856441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ressources en ligne, enseignement et apprentissage des mathématiques au premier degré</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail collectif des professeurs et démarches d'investigation dans l'enseignement des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIème colloque COPIRELEM. L'enseignement des mathématiques à l'école : où est le problème ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Auch, France</w:t>
+              <w:t xml:space="preserve">Journées démarches d'investigation dans l'enseignement des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies, enseignement et apprentissage des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Trouche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.219-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectifs, ressources et enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mathématiciens et l’enseignement de leur discipline en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADIREM, 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies and resources in mathematical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t>
+              <w:t xml:space="preserve">, 2010, Lyon, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Travail collectif des professeurs et démarches d'investigation dans l'enseignement des sciences</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lived resources' and mathematics teachers professional development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées démarches d'investigation dans l'enseignement des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France</w:t>
+              <w:t xml:space="preserve">5th European Workshop on Mathematical &amp; Scientific e-Contents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Technologies, enseignement et apprentissage des mathématiques</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Working Group 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bottino Rosa-Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiappini Giampaolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegedus Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weigand Hans-Georg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Lyon, France. pp.30-37</w:t>
-[...188 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France. pp.1046-1049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -15610,50 +15610,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ressources en ligne et enseignement des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été de Saint-Flour "Quelle place pour l'enseignement des mathématiques ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Saint-Flour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15662,139 +15744,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567487v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00460364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online resources in mathematics: teachers' genesis of use</w:t>
               </w:r>
@@ -16295,51 +16295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2022, Advances in Mathematics Education, 978-3-031-14174-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14175-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16827,51 +16827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional, sociocultural and discursive approaches to research in university mathematics education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Biza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16879,51 +16879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor &amp; Francis, pp.127, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18506,284 +18506,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital curriculum resources in/for mathematics teacher learning. A documentational approach perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Llinares; O. Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook for Mathematics Teacher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139-161, Brill, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004418967_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Teachers’ Documentation Work: Emergence of a Theoretical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Birgit Pepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.17-42, 2019, 978-3-030-20392-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -19039,90 +19039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on University Mathematics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Winsløw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Hochmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Nardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tommy Dreyfus; Michèle Artigue; Despina Potari; Susanne Prediger; Kenneth Ruthven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developing Research in Mathematics Education: Twenty Years of Communication, Cooperation and Collaboration in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.60-74, 2018</w:t>
@@ -19976,50 +19976,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Drijvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Isabel Sacristan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20045,169 +20157,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-B. Lagrange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911869v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-00768217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche instrumentale des genèses d'usage : le cas des bases d'exercices en ligne. Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t>
               </w:r>
@@ -20359,50 +20359,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20424,152 +20519,57 @@
               <w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630315v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00632742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t>
               </w:r>
@@ -20941,50 +20941,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20997,143 +21083,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497305v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00496592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t>
               </w:r>
@@ -21480,965 +21480,1128 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01476966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note de lecture sur : Inquiry in University Mathematics Teaching and Learning. The Platinum Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay. 2023, pp.183-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONCEPTS ET MÉTHODES EN DIDACTIQUE DES MATHÉMATIQUES, UNE INTRODUCTION À LA TRADITION FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GDR DEMIPS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ENTRÉE DANS L'ENSEIGNEMENT SUPÉRIEUR : ÉCLAIRAGES EN DIDACTIQUE DES MATHÉMATIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrelations entre l’écosystème de banques de ressources pour enseignants et l’activité enseignante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Voulgre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5); https://urls.fr/-nqgqz. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de l'équipe du CREAD dans l'ANR REVEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Brest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Camille Roux-Goupille</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris Descartes (Paris 5); https://urls.fr/-nqgqz. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for design of online resources for inquiry-based science teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sensevy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies, resources, and inquiry-based science teaching. A literature review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CREAD. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Soury-Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...406 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22448,100 +22611,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du géométrique dans l'enseignement et l'apprentissage de l'algèbre linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Joseph-Fourier - Grenoble I, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00930634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22551,105 +22714,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée à l'université / Ressources en ligne. Eclairages théoriques et actions didactiques dans deux champs de recherche en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Diderot - Paris VII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId478"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22796,51 +22959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.est.universite-paris-saclay.fr/recherche/membres/gueudet-ghislaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00346-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Nam Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rasmussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00267-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Faulkner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ralston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00280-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929048v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ym1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10223-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mgombelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2023.2239195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03551724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-021-10133-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Biehler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00139-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2019.1648892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9842-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088964v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-018-0069-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-016-0034-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9143-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-007-9100-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQM6XHJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viirman Olov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hitier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944225v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Viirman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808662v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481622v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hadjerrouit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422563v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849973v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Dooley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin&#178;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337906v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547318v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iannone" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155103v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144531v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720160v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khalouffi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Marc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144861v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144866v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiappini Giampaolo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegedus Stephen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigand Hans-Georg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459558v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Choppin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315211v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Disessa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaffel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31622-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_36-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31193-2_10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Choppin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_1-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Santacruz Rodriguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_27" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207054v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalvez-Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-12" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547055v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_100026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_40" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424042v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004418967_006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390207v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788260v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635660v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315217v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157895v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallonne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winslow" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661220v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476966v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869742v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930634v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349254v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.est.universite-paris-saclay.fr/recherche/membres/gueudet-ghislaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002683v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-025-00346-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850509v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Charlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-15013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dreyfus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Nam Kwon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Rasmussen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00267-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Faulkner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ralston" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hieb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-025-00280-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ym1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joffredo-Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Riou-Azou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007961v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11145" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-023-10223-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Buteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Broley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Mgombelo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2023.2239195" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03551724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-021-10133-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225490v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7486" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Biehler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-021-00139-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274726v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mohamed Sagayar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2019.1648892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04088964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-018-9842-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poisard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-018-0069-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40753-016-0034-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Besnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458942v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goujon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Mesa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Misfeldt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kervran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pipec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borruat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deschryver" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.9.69-96" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-5KQG4PZN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-009-9143-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150885v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459845v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-007-9100-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQM6XHJQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459841v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-006-0005-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Biza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viirman Olov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Florensa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hitier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fuchs Gallezot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944225v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410511v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olov Viirman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Ba&#353;i&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027103v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seznec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Parmentier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riopel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808662v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237906v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750621v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne El Hage" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Srey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03481622v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03229620v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Fleischmann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hadjerrouit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicol&#225;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304302v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02535712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422563v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Martin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ghedamsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849973v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357570v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Voulgre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux-Goupille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849570v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Dooley" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662515v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337906v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin&#178;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310829v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547320v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547313v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547318v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288575v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro S. Gonz&#225;lez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Iannone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288596v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01952256v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016106v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989463v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136049v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155103v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144526v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144531v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855309v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143834v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balliot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720160v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745595v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khalouffi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Marc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701719v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720173v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Winsl&#248;w" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144861v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793655v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856441v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144866v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144864v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495453v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Rosa-Maria" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiappini Giampaolo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegedus Stephen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigand Hans-Georg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855298v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Le M&#233;haut&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460364v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459558v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190189v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001332v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Choppin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935924v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Liebend&#246;rfer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dorier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315211v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Disessa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verschaffel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31622-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Matheron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Celi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forest" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006529v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559585v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Douaire" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773339v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242989v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_36-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31193-2_10" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506382v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Choppin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95060-6_1-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Santacruz Rodriguez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_11" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05254-5_8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14175-1_27" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207054v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonzalvez-Martin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo V&#225;zquez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429346859-12" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547055v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_100026" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547059v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_40" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424042v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004418967_006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390207v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788260v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Hochmuth" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635660v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315217v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Albero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Blocher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157895v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855733v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nardi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Martin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lallonne" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Winslow" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661220v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01476966v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411000v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636739v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547063v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869742v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151156v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ferriere" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00930634v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00349254v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>