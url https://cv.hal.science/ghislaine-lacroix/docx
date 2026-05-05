--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -66,5816 +66,5950 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P30-39 Inhalation Permeability Assessment Using Two Human Lung Epithelial Cell Models in Air- and Liquid-Liquid interface Cultures</w:t>
+                <w:t xml:space="preserve">A semi-automated workflow to quantify γ-H2AX DNA damage in pulmonary cell models and lung tissue sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boufalaas</w:t>
+                <w:t xml:space="preserve">Maëva Cherriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floreani</w:t>
+                <w:t xml:space="preserve">Myriam Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Ravi Shankar</w:t>
+                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gabriel</w:t>
+                <w:t xml:space="preserve">Farah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Sarigiannis</w:t>
+                <w:t xml:space="preserve">Bastien Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S390-S391. </w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 524, pp.154467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2026.154467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257723v1</w:t>
+                <w:t xml:space="preserve">ineris-05599886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air cyclone samplers for assessing the toxicological potential of particulate matter: A case study in railway environments</w:t>
+                <w:t xml:space="preserve">P30-39 Inhalation Permeability Assessment Using Two Human Lung Epithelial Cell Models in Air- and Liquid-Liquid interface Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Delater</w:t>
+                <w:t xml:space="preserve">R. Boufalaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Plumail</w:t>
+                <w:t xml:space="preserve">M. Floreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+                <w:t xml:space="preserve">A.L. Ravi Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meunier</w:t>
+                <w:t xml:space="preserve">C. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fable</w:t>
+                <w:t xml:space="preserve">D.A. Sarigiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (2), pp.168-184. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S390-S391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2568698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05322712v1</w:t>
+                <w:t xml:space="preserve">hal-05257723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a lung-liver in vitro coculture model for inhalation-like toxicity assessment</w:t>
+                <w:t xml:space="preserve">Air cyclone samplers for assessing the toxicological potential of particulate matter: A case study in railway environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Madiedo-Podvrsan</w:t>
+                <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Sebillet</w:t>
+                <w:t xml:space="preserve">Manon Plumail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Bacari</w:t>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengping Zhu</w:t>
+                <w:t xml:space="preserve">Sébastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 92, pp.105641. </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.168-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2568698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04277128v2</w:t>
+                <w:t xml:space="preserve">ineris-05322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
+                <w:t xml:space="preserve">Development of a lung-liver in vitro coculture model for inhalation-like toxicity assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+                <w:t xml:space="preserve">Sabrina Madiedo-Podvrsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Saurat</w:t>
+                <w:t xml:space="preserve">Louise Sebillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boyard</w:t>
+                <w:t xml:space="preserve">Salimata Bacari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guitard</w:t>
+                <w:t xml:space="preserve">Fengping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (9-14), pp.308-324. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.105641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427407v1</w:t>
+                <w:t xml:space="preserve">ineris-04277128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quality in Nanoparticle-Induced Cytotoxicity Testing by a Tiered Inter-Laboratory Comparison Study</w:t>
+                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Nelissen</w:t>
+                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Haase</w:t>
+                <w:t xml:space="preserve">Dominique Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Anguissola</w:t>
+                <w:t xml:space="preserve">Alexandre Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Rocks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An Jacobs</w:t>
+                <w:t xml:space="preserve">Nathalie Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081430⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (9-14), pp.308-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03230216v1</w:t>
+                <w:t xml:space="preserve">hal-03427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Quality in Nanoparticle-Induced Cytotoxicity Testing by a Tiered Inter-Laboratory Comparison Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Nelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loret</w:t>
+                <w:t xml:space="preserve">Andrea Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Sergio Anguissola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
+                <w:t xml:space="preserve">Louise Rocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Braun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+                <w:t xml:space="preserve">An Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863341v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air–Liquid Interface In Vitro Models for Respiratory Toxicology Research : Consensus Workshop and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Koch</w:t>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Ritter</w:t>
+                <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Gutleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soren Thor Larsen</w:t>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied In Vitro Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aivt.2017.0034⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229709v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of TiO2 P25 Nanoparticles Genotoxicity on Lung, Blood, and Liver Cells in Lung Overload and Non-Overload Conditions After Repeated Respiratory Exposure in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air–Liquid Interface In Vitro Models for Respiratory Toxicology Research : Consensus Workshop and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Relier</w:t>
+                <w:t xml:space="preserve">Wolfgang Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+                <w:t xml:space="preserve">Detlef Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Lozano Garcia</w:t>
+                <w:t xml:space="preserve">A.C. Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Cordelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mejia</w:t>
+                <w:t xml:space="preserve">Soren Thor Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx006⟩</w:t>
+              <w:t xml:space="preserve">Applied In Vitro Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aivt.2017.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853471v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-liquid interface exposure to aerosols of poorly soluble nanomaterials induces different biological activation levels compared to exposure to suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loret</w:t>
+                <w:t xml:space="preserve">Study of TiO2 P25 Nanoparticles Genotoxicity on Lung, Blood, and Liver Cells in Lung Overload and Non-Overload Conditions After Repeated Respiratory Exposure in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Relier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marielle Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+                <w:t xml:space="preserve">Omar Lozano Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bressot</w:t>
+                <w:t xml:space="preserve">Eugenia Cordelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-016-0171-3⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (2), pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863163v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tests in vitro à l’interface air-liquide permettent-ils de mieux prédire la toxicité pulmonaire des nanoparticules ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Air-liquid interface exposure to aerosols of poorly soluble nanomaterials induces different biological activation levels compared to exposure to suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.art. 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-016-0171-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869614v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress pathways involved in cytotoxicity and genotoxicity of titanium dioxide (TiO2) nanoparticles on cells constitutive of alveolo-capillary barrier in vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tests in vitro à l’interface air-liquide permettent-ils de mieux prédire la toxicité pulmonaire des nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-2016, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862936v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative stress pathways involved in cytotoxicity and genotoxicity of titanium dioxide (TiO2) nanoparticles on cells constitutive of alveolo-capillary barrier in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Jbilou</w:t>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Floriani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690259v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide Anchor for Folate-Targeted Liposomal Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia Nogueira</w:t>
+                <w:t xml:space="preserve">Irene C. Mangialavori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene C. Mangialavori</w:t>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
+                <w:t xml:space="preserve">Nuno G. Azoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa P. Saarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (9), pp.2904-2910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific uptake and genotoxicity induced by polystyrene nanobeads with distinct surface chemistry on human lung epithelial cells and macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
+                <w:t xml:space="preserve">Remy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dekali</w:t>
+                <w:t xml:space="preserve">Nawel Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gamez</w:t>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.art. e0123297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123297⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0124490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862554v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an in vitro model of pulmonary barrier to study the translocation of nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Specific uptake and genotoxicity induced by polystyrene nanobeads with distinct surface chemistry on human lung epithelial cells and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.art. e0123297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855550v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération cellulaire et rôle du récepteur P2X7 dans l’inflammation pulmonaire induite par les nanoparticules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Assessment of an in vitro model of pulmonary barrier to study the translocation of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869493v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition répétée au dioxyde d'azote et/ou à des nanoparticules de carbone sur la fonction pulmonaire, la réactivité bronchique et l’inflammation chez le rat sensibilisé à l'ovalbumine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Coopération cellulaire et rôle du récepteur P2X7 dans l’inflammation pulmonaire induite par les nanoparticules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 2012-2013, pp.41-42</w:t>
+              <w:t xml:space="preserve">, 2014, 2013-2014, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869459v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell cooperation and role of the P2X7 receptor in pulmonary inflammation induced by nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Divetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Vanbaelinghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (8), pp.1302-1314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/17435390.2012.735269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet of combined nitrogen dioxide and carbon nanoparticle exposure on lung function during ovalbumin sensitization in brown norway rat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effet d'une exposition répétée au dioxyde d'azote et/ou à des nanoparticules de carbone sur la fonction pulmonaire, la réactivité bronchique et l’inflammation chez le rat sensibilisé à l'ovalbumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-2013, pp.41-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961790v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intratracheally administered titanium dioxide or carbon black nanoparticles do not aggravate elastase-induced pulmonary emphysema in rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet of combined nitrogen dioxide and carbon nanoparticle exposure on lung function during ovalbumin sensitization in brown norway rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Armand</w:t>
+                <w:t xml:space="preserve">Skander Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sam Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2466-12-38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00752504v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
+                <w:t xml:space="preserve">Intratracheally administered titanium dioxide or carbon black nanoparticles do not aggravate elastase-induced pulmonary emphysema in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama R Abou Chakra</w:t>
+                <w:t xml:space="preserve">Agnès Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+                <w:t xml:space="preserve">Maylis Dagouassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (2), pp.1208-16. </w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2466-12-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858153v1</w:t>
+                <w:t xml:space="preserve">inserm-00752504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of water-insoluble allergens of pollen cytoplasmic granules in biased allergic response in a rat model</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Oussama R Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/WOX.0b013e318205ab44⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.1208-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00796147v1</w:t>
+                <w:t xml:space="preserve">hal-00858153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key role of water-insoluble allergens of pollen cytoplasmic granules in biased allergic response in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fauvelle</w:t>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Luciani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.351-361. </w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S16653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WOX.0b013e318205ab44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963286v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Pollen Cytoplasmic Granules to Induce Biased Allergic Responses in a Rat Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000320227⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S16653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963269v1</w:t>
+                <w:t xml:space="preserve">ineris-00963286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of engineered nanoparticles on vasomotor responses in rat intrapulmonary artery.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+                <w:t xml:space="preserve">Ability of Pollen Cytoplasmic Granules to Induce Biased Allergic Responses in a Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ducret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 245 (2), pp.203-10. </w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.128-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000320227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00495071v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of lung biodistribution and effect of instilled SWCNTs using multiscale imaging techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of engineered nanoparticles on vasomotor responses in rat intrapulmonary artery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bessaad</w:t>
+                <w:t xml:space="preserve">Arnaud Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/17/175103⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 245 (2), pp.203-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963235v1</w:t>
+                <w:t xml:space="preserve">inserm-00495071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie pollen-polluants et rôle des facteurs météorologiques sur le risque de pollinose : évolution des consultations dans la région amiénoise pendant la saison pollinique 2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Long-term follow-up of lung biodistribution and effect of instilled SWCNTs using multiscale imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (17), pp.art 175103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/17/175103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963214v1</w:t>
+                <w:t xml:space="preserve">ineris-00963235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of 24 manufactured nanoparticles in human alveolar epithelial and macrophage cell lines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Synergie pollen-polluants et rôle des facteurs météorologiques sur le risque de pollinose : évolution des consultations dans la région amiénoise pendant la saison pollinique 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorina Geys</w:t>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part Fibre Toxicol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.443-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-6-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00407214v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Interactive Effects between Pollen Grains and Their Cytoplasmic Granules on Brown Norway Rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative toxicity of 24 manufactured nanoparticles in human alveolar epithelial and macrophage cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutra Jean-Pierre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorina Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Part Fibre Toxicol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-6-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00796150v1</w:t>
+                <w:t xml:space="preserve">inserm-00407214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of carbon nanotube biodistribution using magnetic resonance imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+                <w:t xml:space="preserve">Immunological Interactive Effects between Pollen Grains and Their Cytoplasmic Granules on Brown Norway Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutra Jean-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (9), pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963170v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal 3He and proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging of carbon nanotube biodistribution using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vasile Stupar</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1023-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl8032608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21571⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963121v1</w:t>
+                <w:t xml:space="preserve">ineris-00963170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution and clearance of instilled carbon nanotubes in rat lung</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Longitudinal 3He and proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gamez</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-5-20⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (6), pp.1298-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963147v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence de nanotubes de carbone dans l’environnement présente-t-elle un risque pour notre santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2007-2008, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of apoptosis and absence of inflammation in rat lung after intratracheal instillation of multiwalled carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Biodistribution and clearance of instilled carbon nanotubes in rat lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorge Boczkowski</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.09.004⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (20), pp.NC. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-5-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963132v1</w:t>
+                <w:t xml:space="preserve">ineris-00963147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine urban atmospheric particulate matter modulates inflammatory gene and protein expression in human bronchial epithelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+                <w:t xml:space="preserve">Induction of apoptosis and absence of inflammation in rat lung after intratracheal instillation of multiwalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Rumelhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francelyne Marano</w:t>
+                <w:t xml:space="preserve">Jorge Boczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (1-3), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963062v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of BSA on carbon nanotube dispersion for in vivo and in vitro studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Fine urban atmospheric particulate matter modulates inflammatory gene and protein expression in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baulig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rumelhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.771-782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17435390701775136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963096v1</w:t>
+                <w:t xml:space="preserve">ineris-00963062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of Phleum pratense grass pollen allergens following artificial exposure to gaseous air pollutants (O3, NO2, SO2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effect of BSA on carbon nanotube dispersion for in vivo and in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390701775136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000099079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961913v1</w:t>
+                <w:t xml:space="preserve">ineris-00963096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollutants induce the release of allergen-containing cytoplasmic granules from grass pollen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Modifications of Phleum pratense grass pollen allergens following artificial exposure to gaseous air pollutants (O3, NO2, SO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 139 (4), pp.294-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000091600⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 143 (2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000099079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963000v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution atmosphérique modifie-t-elle le pouvoir allergisant du pollen de graminées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollutants induce the release of allergen-containing cytoplasmic granules from grass pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Steerenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (4), pp.294-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000091600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868974v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergies respiratoires, pollens et polluants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pollution atmosphérique modifie-t-elle le pouvoir allergisant du pollen de graminées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66, pp.584-591</w:t>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2004-2005, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961897v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01868974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Allergies respiratoires, pollens et polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.584-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962881v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intratracheal instillation of cytoplasmic granules from phleum pratense pollen induces IgE and cell-mediated responses in the brown Norway rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E.T. Whitagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000080039⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2), pp.310-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2004.01872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962895v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease in ovalbumin-induced pulmonary allergic response by benzaldehyde but not acetaldehyde exposure in a guinea pig model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Intratracheal instillation of cytoplasmic granules from phleum pratense pollen induces IgE and cell-mediated responses in the brown Norway rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Dormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Line Cornu</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00984100290071199⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000080039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961857v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of a short-term exposure to nitrogen dioxide with allergic airways responses to allergenic challenges in BALB/c mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediators of Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (4), pp.251-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/096293502900000113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone et système immunitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decrease in ovalbumin-induced pulmonary allergic response by benzaldehyde but not acetaldehyde exposure in a guinea pig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (14), pp.995-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00984100290071199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961848v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ozone et système immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.699-711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Residues of chlorinated pesticides in eggs of the gray heron (Ardea cinerea L.) : contribution of capillary gas chromatography ion-trap mass detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRC and CC. Journal of High Resolution Chromatography and Chromatography Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5885,6814 +6019,6814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in railway environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT : project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonça Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04164760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro method to assess the cytotoxic effect of pyrotechnic smoke compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ashrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pointart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Medus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a methodology for the characterization of toxicological risks related to particulate pollution in underground stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmos’Fair 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03986793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment in microenvironment of 2 cyclone samplers for the toxicological study of particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols (CFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03976001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology development for the characterization of toxicological risks related to particulate pollution in underground stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03984730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03984743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of sp-ICP-MS to Study the Behavior of Inhaled TiO2 NPs in Lung's Compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Ben Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Nanosafe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles biodistribution studies: Optimization of lung digestion protocols for TiO2 NPs analyses by single particle-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Ben-Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ait-Ben-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European winter conference on plasma spectrochemistry (EWCPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for respiratory route toxicology and exposure to electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. FELASA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two TiO2 nanoparticles toxicity on lung, blood and liver cells after repeated respiratory exposure in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Relier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Nanotoxicology "New tools in risk assessment of nanomaterials" (NANOTOX 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a probe-sonicator calibration protocol for harmonizaton of batch dispersions used for toxicological testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keld Alstrup Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kembouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoen Lisbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting toxic effects observed in vivo after acute exposure to poorly soluble and inhalable nanomaterials by using more complex in vitro models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marielle Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bressot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study to assess the ability of different in vitro exposure models to predict in vivo pulmonary adverse effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Nanotoxicology Conference (nanoTOX 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to evaluate which in vitro model and exposure method is more predictive for in vivo biological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la fonctionnalisation de surface des nanoparticules sur leur internalisation et sur les dommages causés à l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Relations entre Recherche, Evaluation du Risque et Règlementation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific uptakes and damages induced by polystyrene nanobeads according to surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model of air-blood barrier for the study of nanoparticles translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new coculture model of alveolo-capillary barrier developed to study the translocation and the toxicity of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory response study on a new coculture model of alveolo-capillary barrier treated by TiO2 and SiO2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress on Inflammation "Translating basic research to patient care"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRS Occupational Health Research Conference "Risks associated with nanoparticles and nanomaterials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité des nanoparticules : cas des nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès International pluridisciplinaire QUALITA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an identification of water soluble and water-insoluble allergens of pollen cytoplasmic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of various industrial relevant nanomaterials : carbon nanotubes, titanium dioxide and carbon black</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les granules cytoplasmiques du pollen sont-ils responsables de l'allergénicité des grains de pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3. Congrès Francophone d'Allergologie (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970411v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of water-insoluble allergens of the pollen cytoplasmic granules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comparative cytotoxicity of 27 manufactured nanomaterials in human alveolar epithelial and macrophage cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970359v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les granules cytoplasmiques du pollen sont-ils responsables de l'allergénicité des grains de pollen ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Cytotoxicity of various industrial relevant nanomaterials : carbon nanotubes, titanium dioxide and carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congrès Francophone d'Allergologie (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970355v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cytotoxicity of 27 manufactured nanomaterials in human alveolar epithelial and macrophage cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterisation of water-insoluble allergens of the pollen cytoplasmic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970414v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pollen guinea pig model to study adjuvant effects of air pollutants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Single-Walled Carbon Nanotubes (SWCNT) Biodistribution and Biological Impact Using 3Helium and Proton MRI in an Intrapulmonary Instilled Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970358v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Single-Walled Carbon Nanotubes (SWCNT) Biodistribution and Biological Impact Using 3Helium and Proton MRI in an Intrapulmonary Instilled Rat Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pollen guinea pig model to study adjuvant effects of air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922781v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the characteristics and allergenicity of fresh and commercialised Phleum pratense pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell toxicity and release of inflammatory cytokines in epithetial lung cells after exposure to aluminium particles of different sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi walled carbon nanotubes can be eliminated by the lung : proposition of hypothetical clearance mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Boczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated intratracheal instillation of TiO2 and carbon black nanoparticles on the allergic reaction in grass pollen-sensitised rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal par IRM He3 et proton de la biodistribution de nanotubes de carbone dans un modéle expérimental d exposition par voie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elgarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès du GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhalation of raw or filtered diluted diesel exhaust does not modify the allergic reaction in pollen-sensitized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel and simple dispersing technique for carbon nanotubes that can be used for in vivo and in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European NanOSH conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergenicity of pollen grains and pollen cytoplasmic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course of TiO2 and carbon black nanoparticles induced pulmonary inflammationin in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Congress of the European Society of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elgrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution increases pollen allergens bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Steerenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of grass pollen allergens following artificial exposure to gaseous air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratracheal instillation of starch granules from timoty grass pollen induces an airways allergic reaction in a rat model of allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E.T. Whitagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short exposure to low and high concentrations of nitrogen dioxide on immunised BALB/C MICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Inhalation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of pulmonary inflammatory response following exposure to ozone or nitrogen dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of sICAM-1 and sCD44 by cultured pulmonary epithelial cells Modulation by ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary effects of exposure to acetaldehyde or benzaldehyde in ovalbumin-sensitized Guinea-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. European Congress of Toxicology (EUROTOX 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell toxicity and micronuclei induced in vitro by ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone exposure on pulmonary epithelial cell b2-adrenergic receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tfibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exposure to low levels of ozone on the rat immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity of aldehydes and its relationship with their hydrophobic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low level ozone exposure on rat pulmonary inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Inhalation Symposium "Relationships between Respiratory Disease and Exposure to Air Pollution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Hanovre, Germany. pp.242-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of alveolar and interstitial macrophage activation following exposure of rats to ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Inhalation Symposium "Relationships between Respiratory Disease and Exposure to Air Pollution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retentissement d'une acidification du milieu sur la glycosylation membranaire de cellules épithéliales de trachée en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "L'écotoxicologie du compartiment aérien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Rouen, France. pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12702,709 +12836,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotoxicology : role of physical and chemical characterization and related in vitro, in vivo, and in silico methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan M.V. Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aurélien Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MANSFIELD, Elisabeth; KAISER, Debra L.; FUJITA, Daisuke; VAN DE VOORDE, Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology and standardization of nanotechnology : protocols and industrial innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.363-379, 2017, Nanotechnology Innovation &amp; Applications, 9783527340392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527800308.ch23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental models in nanotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAHMANI, M. ; MARANO, F. ; HOUDY, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoethics and Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Berlin, pp.63-86, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles expérimentaux en nanotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAHMANI, M. ; MARANO, F. ; HOUDY, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nanosciences Tome 4 : Nanotoxicologie et nanoéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin. Paris, pp.98-120, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules à base de carbone : pollution particulaire diesel et toxicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.449-472, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de toxicologie issues de l'environnement : études expérimentales (domaine de l'environnement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.283-305, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres chimiques de la toxicité des particules ultra-fines : rôle des substances absorbées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.561-572, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of alveolar and interstitial macrophage activation following exposure of rats to ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSI Monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NC, pp.247-251, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13414,114 +13548,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales sur les effets biologiques de polluants liés aux émanations de moteurs automobiles (ozone, particules diesel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université Paris Diderot - Paris 7, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999PA077129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05224325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13668,51 +13802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05257723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boufalaas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ravi Shankar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.900" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05322712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plumail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2568698" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277128v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madiedo-Podvrsan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sebillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bacari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105641" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Nelissen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Anguissola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rocks" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jacobs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081430" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Ritter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thor Larsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aivt.2017.0034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Relier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lozano Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cordelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mejia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862936v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.01.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Nogueira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene C. Mangialavori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno G. Azoia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa P. Saarria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862554v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2014.03.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Divetain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vanbaelinghem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2012.735269" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Layachi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2466-12-38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796147v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WOX.0b013e318205ab44" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peltre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495071v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bessaad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/17/175103" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GVPK8NZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2009.11.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60TDCZ9N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina Geys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-14" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796150v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Abella-Gallart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-5-20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963132v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75BW65S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701775136" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godfrin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Motta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marliere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099079" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963000v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Steerenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000091600" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868974v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961897v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dormans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.T. Whitagen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2004.01872.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0W3QVDZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962895v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080039" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaulieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cornu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00984100290071199" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/096293502900000113" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695478v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cruz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grolleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984730v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229572v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229568v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben-Dhiab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ait-Ben-Ahmad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Baillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turpin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854350v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keld Alstrup Jensen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kembouche" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Booth" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoen Lisbeth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971087v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970855v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970839v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970854v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973334v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desvaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970357v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970407v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970322v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970009v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969762v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969760v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rome" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lioret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson-Geneste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969710v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tfibel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969708v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969709v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969674v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morlier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monchaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972087v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuma" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjostrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971943v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853433v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan M.V. Raja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aur&#233;lien Sergent" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800308.ch23" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969390v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969389v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969391v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224325v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA077129" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05599886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rival" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2026.154467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05257723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boufalaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ravi Shankar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05322712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plumail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2568698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277128v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madiedo-Podvrsan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sebillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bacari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Nelissen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Anguissola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rocks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thor Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aivt.2017.0034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Relier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lozano Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cordelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mejia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862936v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.01.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Nogueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene C. Mangialavori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno G. Azoia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa P. Saarria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2014.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Divetain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vanbaelinghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2012.735269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Layachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045687" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2466-12-38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WOX.0b013e318205ab44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peltre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bessaad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/17/175103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GVPK8NZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senechal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2009.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60TDCZ9N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina Geys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Abella-Gallart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-5-20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75BW65S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701775136" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godfrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Motta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marliere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099079" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Steerenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000091600" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dormans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.T. Whitagen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2004.01872.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0W3QVDZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/096293502900000113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaulieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00984100290071199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grolleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984730v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229568v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben-Dhiab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ait-Ben-Ahmad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Baillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turpin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keld Alstrup Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kembouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Booth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoen Lisbeth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971078v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970854v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desvaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970355v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geys" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970357v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970412v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970327v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970308v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970009v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970010v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969760v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rome" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lioret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson-Geneste" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969746v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969734v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969710v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tfibel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969709v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969674v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morlier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monchaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972087v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjostrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971943v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853433v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan M.V. Raja" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aur&#233;lien Sergent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800308.ch23" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969390v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969389v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA077129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>