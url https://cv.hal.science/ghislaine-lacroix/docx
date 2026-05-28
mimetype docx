--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -66,2568 +66,2572 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automated workflow to quantify γ-H2AX DNA damage in pulmonary cell models and lung tissue sections</w:t>
+                <w:t xml:space="preserve">Delayed and non-linear systemic effects of mixed alumina nanoparticle and hydrogen chloride inhalation revealed by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noémie Chouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Métoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Rival</w:t>
+                <w:t xml:space="preserve">Christine Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 524, pp.154467. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22, pp.101167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tox.2026.154467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hazadv.2026.101167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-05599886v1</w:t>
+                <w:t xml:space="preserve">hal-05621851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P30-39 Inhalation Permeability Assessment Using Two Human Lung Epithelial Cell Models in Air- and Liquid-Liquid interface Cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-automated workflow to quantify γ-H2AX DNA damage in pulmonary cell models and lung tissue sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boufalaas</w:t>
+                <w:t xml:space="preserve">Myriam Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Floreani</w:t>
+                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Ravi Shankar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.A. Sarigiannis</w:t>
+                <w:t xml:space="preserve">Farah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.900⟩</w:t>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 524, pp.154467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2026.154467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257723v1</w:t>
+                <w:t xml:space="preserve">ineris-05599886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air cyclone samplers for assessing the toxicological potential of particulate matter: A case study in railway environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P30-39 Inhalation Permeability Assessment Using Two Human Lung Epithelial Cell Models in Air- and Liquid-Liquid interface Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boufalaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Delater</w:t>
+                <w:t xml:space="preserve">A.L. Ravi Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Plumail</w:t>
+                <w:t xml:space="preserve">C. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fable</w:t>
+                <w:t xml:space="preserve">D.A. Sarigiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2568698⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 411 (Suppl., Abstracts of the 59th Congress of the European Societies of Toxicology (EUROTOX 2025)), pp.S390-S391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05322712v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a lung-liver in vitro coculture model for inhalation-like toxicity assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air cyclone samplers for assessing the toxicological potential of particulate matter: A case study in railway environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Delater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Plumail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Madiedo-Podvrsan</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Sebillet</w:t>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fengping Zhu</w:t>
+                <w:t xml:space="preserve">Sébastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105641⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.168-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2025.2568698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04277128v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05322712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a lung-liver in vitro coculture model for inhalation-like toxicity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Madiedo-Podvrsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sebillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Saurat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
+                <w:t xml:space="preserve">Salimata Bacari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boyard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guitard</w:t>
+                <w:t xml:space="preserve">Fengping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 92, pp.105641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2023.105641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427407v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04277128v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quality in Nanoparticle-Induced Cytotoxicity Testing by a Tiered Inter-Laboratory Comparison Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nose-only inhalations of high-dose alumina nanoparticles/hydrogen chloride gas mixtures induce strong pulmonary pro-inflammatory response: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Nelissen</w:t>
+                <w:t xml:space="preserve">Dominique Saurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Haase</w:t>
+                <w:t xml:space="preserve">Alexandre Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Anguissola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">An Jacobs</w:t>
+                <w:t xml:space="preserve">Nathalie Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081430⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (9-14), pp.308-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2021.1996492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03230216v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Quality in Nanoparticle-Induced Cytotoxicity Testing by a Tiered Inter-Laboratory Comparison Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Nelissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loret</w:t>
+                <w:t xml:space="preserve">Sergio Anguissola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Louise Rocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+                <w:t xml:space="preserve">An Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863341v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03230216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air–Liquid Interface In Vitro Models for Respiratory Toxicology Research : Consensus Workshop and Recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the in vivo pulmonary toxicity induced by acute exposure to poorly soluble nanomaterials by using advanced in vitro methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Koch</w:t>
+                <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Ritter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soren Thor Larsen</w:t>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied In Vitro Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aivt.2017.0034⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-018-0260-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03229709v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of TiO2 P25 Nanoparticles Genotoxicity on Lung, Blood, and Liver Cells in Lung Overload and Non-Overload Conditions After Repeated Respiratory Exposure in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air–Liquid Interface In Vitro Models for Respiratory Toxicology Research : Consensus Workshop and Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Relier</w:t>
+                <w:t xml:space="preserve">Detlef Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+                <w:t xml:space="preserve">A.C. Gutleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Lozano Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Mejia</w:t>
+                <w:t xml:space="preserve">Soren Thor Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx006⟩</w:t>
+              <w:t xml:space="preserve">Applied In Vitro Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aivt.2017.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853471v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03229709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-liquid interface exposure to aerosols of poorly soluble nanomaterials induces different biological activation levels compared to exposure to suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loret</w:t>
+                <w:t xml:space="preserve">Study of TiO2 P25 Nanoparticles Genotoxicity on Lung, Blood, and Liver Cells in Lung Overload and Non-Overload Conditions After Repeated Respiratory Exposure in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Relier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+                <w:t xml:space="preserve">Omar Lozano Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+                <w:t xml:space="preserve">Eugenia Cordelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bressot</w:t>
+                <w:t xml:space="preserve">Jorge Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, pp.art. 58. </w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (2), pp.527-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-016-0171-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfx006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863163v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tests in vitro à l’interface air-liquide permettent-ils de mieux prédire la toxicité pulmonaire des nanoparticules ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress pathways involved in cytotoxicity and genotoxicity of titanium dioxide (TiO2) nanoparticles on cells constitutive of alveolo-capillary barrier in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tubeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869614v1</w:t>
+                <w:t xml:space="preserve">ineris-01862936v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress pathways involved in cytotoxicity and genotoxicity of titanium dioxide (TiO2) nanoparticles on cells constitutive of alveolo-capillary barrier in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Vigneron</w:t>
+                <w:t xml:space="preserve">Air-liquid interface exposure to aerosols of poorly soluble nanomaterials induces different biological activation levels compared to exposure to suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.art. 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12989-016-0171-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2016.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862936v2</w:t>
+                <w:t xml:space="preserve">ineris-01863163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Anchor for Folate-Targeted Liposomal Delivery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tests in vitro à l’interface air-liquide permettent-ils de mieux prédire la toxicité pulmonaire des nanoparticules ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015-2016, pp.13-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855132v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution and Clearance of TiO2 Nanoparticles in Rats after Intravenous Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+                <w:t xml:space="preserve">Nawel Jbilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Beaudouin</w:t>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0124490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0124490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific uptake and genotoxicity induced by polystyrene nanobeads with distinct surface chemistry on human lung epithelial cells and macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptide Anchor for Folate-Targeted Liposomal Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene C. Mangialavori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dekali</w:t>
+                <w:t xml:space="preserve">Nuno G. Azoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gamez</w:t>
+                <w:t xml:space="preserve">Marisa P. Saarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123297⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.2904-2910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862554v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an in vitro model of pulmonary barrier to study the translocation of nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Specific uptake and genotoxicity induced by polystyrene nanobeads with distinct surface chemistry on human lung epithelial cells and macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2014.03.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.art. e0123297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855550v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération cellulaire et rôle du récepteur P2X7 dans l’inflammation pulmonaire induite par les nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cooperation and role of the P2X7 receptor in pulmonary inflammation induced by nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assessment of an in vitro model of pulmonary barrier to study the translocation of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Vanbaelinghem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gamez</w:t>
+                <w:t xml:space="preserve">Kelly Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/17435390.2012.735269⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxrep.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963497v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'une exposition répétée au dioxyde d'azote et/ou à des nanoparticules de carbone sur la fonction pulmonaire, la réactivité bronchique et l’inflammation chez le rat sensibilisé à l'ovalbumine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cell cooperation and role of the P2X7 receptor in pulmonary inflammation induced by nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Divetain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kortulewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vanbaelinghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.1302-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2012.735269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869459v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet of combined nitrogen dioxide and carbon nanoparticle exposure on lung function during ovalbumin sensitization in brown norway rat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effet d'une exposition répétée au dioxyde d'azote et/ou à des nanoparticules de carbone sur la fonction pulmonaire, la réactivité bronchique et l’inflammation chez le rat sensibilisé à l'ovalbumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012-2013, pp.41-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961790v1</w:t>
+                <w:t xml:space="preserve">ineris-01869459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratracheally administered titanium dioxide or carbon black nanoparticles do not aggravate elastase-induced pulmonary emphysema in rats.</w:t>
               </w:r>
@@ -2652,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Dagouassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2741,3275 +2745,3405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00752504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
+                <w:t xml:space="preserve">Effet of combined nitrogen dioxide and carbon nanoparticle exposure on lung function during ovalbumin sensitization in brown norway rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama R Abou Chakra</w:t>
+                <w:t xml:space="preserve">Skander Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sam Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858153v1</w:t>
+                <w:t xml:space="preserve">ineris-00961790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of water-insoluble allergens of pollen cytoplasmic granules in biased allergic response in a rat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama R Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Poncet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.1208-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WOX.0b013e318205ab44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796147v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
+                <w:t xml:space="preserve">Ability of Pollen Cytoplasmic Granules to Induce Biased Allergic Responses in a Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fauvelle</w:t>
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Luciani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S16653⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154 (2), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000320227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963286v1</w:t>
+                <w:t xml:space="preserve">ineris-00963269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Pollen Cytoplasmic Granules to Induce Biased Allergic Responses in a Rat Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key role of water-insoluble allergens of pollen cytoplasmic granules in biased allergic response in a rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000320227⟩</w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WOX.0b013e318205ab44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963269v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of engineered nanoparticles on vasomotor responses in rat intrapulmonary artery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo biodistribution and biological impact of injected carbon nanotubes using magnetic resonance techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Courtois</w:t>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andujar</w:t>
+                <w:t xml:space="preserve">N. Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Yannick Cremillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S16653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00495071v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of lung biodistribution and effect of instilled SWCNTs using multiscale imaging techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+                <w:t xml:space="preserve">Effect of engineered nanoparticles on vasomotor responses in rat intrapulmonary artery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bessaad</w:t>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+                <w:t xml:space="preserve">Yannick Ladeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+                <w:t xml:space="preserve">Thomas Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (17), pp.art 175103. </w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 245 (2), pp.203-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/17/175103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963235v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00495071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergie pollen-polluants et rôle des facteurs météorologiques sur le risque de pollinose : évolution des consultations dans la région amiénoise pendant la saison pollinique 2007</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Long-term follow-up of lung biodistribution and effect of instilled SWCNTs using multiscale imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thibaudon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 50 (5), pp.443-449. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (17), pp.art 175103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2009.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/17/175103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963214v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative toxicity of 24 manufactured nanoparticles in human alveolar epithelial and macrophage cell lines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergie pollen-polluants et rôle des facteurs météorologiques sur le risque de pollinose : évolution des consultations dans la région amiénoise pendant la saison pollinique 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorina Geys</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part Fibre Toxicol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-6-14⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.443-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00407214v1</w:t>
+                <w:t xml:space="preserve">ineris-00963214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunological Interactive Effects between Pollen Grains and Their Cytoplasmic Granules on Brown Norway Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+                <w:t xml:space="preserve">Comparative toxicity of 24 manufactured nanoparticles in human alveolar epithelial and macrophage cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutra Jean-Pierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
+                <w:t xml:space="preserve">Jorina Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Part Fibre Toxicol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-6-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796150v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00407214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of carbon nanotube biodistribution using magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">Immunological Interactive Effects between Pollen Grains and Their Cytoplasmic Granules on Brown Norway Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutra Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (9), pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963170v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal 3He and proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">In vivo imaging of carbon nanotube biodistribution using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vasile Stupar</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.21571⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1023-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl8032608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963121v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence de nanotubes de carbone dans l’environnement présente-t-elle un risque pour notre santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Induction of apoptosis and absence of inflammation in rat lung after intratracheal instillation of multiwalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Boczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (1-3), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tox.2008.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01869197v1</w:t>
+                <w:t xml:space="preserve">ineris-00963132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution and clearance of instilled carbon nanotubes in rat lung</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Longitudinal 3He and proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gamez</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-5-20⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (6), pp.1298-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963147v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of apoptosis and absence of inflammation in rat lung after intratracheal instillation of multiwalled carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">La présence de nanotubes de carbone dans l’environnement présente-t-elle un risque pour notre santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2007-2008, pp.50-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963132v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine urban atmospheric particulate matter modulates inflammatory gene and protein expression in human bronchial epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francelyne Marano</w:t>
+                <w:t xml:space="preserve">Biodistribution and clearance of instilled carbon nanotubes in rat lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (20), pp.NC. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-5-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963062v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of BSA on carbon nanotube dispersion for in vivo and in vitro studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+                <w:t xml:space="preserve">Fine urban atmospheric particulate matter modulates inflammatory gene and protein expression in human bronchial epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Baulig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Rumelhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francelyne Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.771-782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963096v1</w:t>
+                <w:t xml:space="preserve">ineris-00963062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of Phleum pratense grass pollen allergens following artificial exposure to gaseous air pollutants (O3, NO2, SO2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effect of BSA on carbon nanotube dispersion for in vivo and in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 143 (2), pp.127-134. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.266-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000099079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17435390701775136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961913v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollutants induce the release of allergen-containing cytoplasmic granules from grass pollen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Modifications of Phleum pratense grass pollen allergens following artificial exposure to gaseous air pollutants (O3, NO2, SO2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 139 (4), pp.294-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000091600⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 143 (2), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000099079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963000v1</w:t>
+                <w:t xml:space="preserve">ineris-00961913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution atmosphérique modifie-t-elle le pouvoir allergisant du pollen de graminées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollutants induce the release of allergen-containing cytoplasmic granules from grass pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Steerenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (4), pp.294-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000091600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868974v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergies respiratoires, pollens et polluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La pollution atmosphérique modifie-t-elle le pouvoir allergisant du pollen de graminées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66, pp.584-591</w:t>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2004-2005, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961897v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01868974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Allergies respiratoires, pollens et polluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66, pp.584-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ineris-00962881v1</w:t>
+                <w:t xml:space="preserve">ineris-00961897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intratracheal instillation of cytoplasmic granules from phleum pratense pollen induces IgE and cell-mediated responses in the brown Norway rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E.T. Whitagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000080039⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (2), pp.310-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2004.01872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00962895v1</w:t>
+                <w:t xml:space="preserve">ineris-00962881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference of a short-term exposure to nitrogen dioxide with allergic airways responses to allergenic challenges in BALB/c mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Intratracheal instillation of cytoplasmic granules from phleum pratense pollen induces IgE and cell-mediated responses in the brown Norway rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Dormans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/096293502900000113⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000080039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961866v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00962895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrease in ovalbumin-induced pulmonary allergic response by benzaldehyde but not acetaldehyde exposure in a guinea pig model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65 (14), pp.995-1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00984100290071199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone et système immunitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interference of a short-term exposure to nitrogen dioxide with allergic airways responses to allergenic challenges in BALB/c mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Marliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/096293502900000113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00961848v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ozone et système immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 15, pp.699-711</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00961848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Residues of chlorinated pesticides in eggs of the gray heron (Ardea cinerea L.) : contribution of capillary gas chromatography ion-trap mass detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HRC and CC. Journal of High Resolution Chromatography and Chromatography Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6019,6814 +6153,6814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in railway environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04652346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT : project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonça Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International metrology congress (CIM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04164760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an in vitro method to assess the cytotoxic effect of pyrotechnic smoke compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Ashrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Floreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pointart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Medus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Pyrotechnics Seminar - Europyro 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04336190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a methodology for the characterization of toxicological risks related to particulate pollution in underground stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Berthelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmos’Fair 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03986793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment in microenvironment of 2 cyclone samplers for the toxicological study of particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Berthelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols (CFA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03976001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology development for the characterization of toxicological risks related to particulate pollution in underground stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Berthelot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03984730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOXinTRANSPORT: project about toxicological, chemical and physical characterizations of particles in the cabin air of TRANSPORT in movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Delater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus de Mendonca Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the International Society of Indoor Air Quality &amp; Climate (Indoor Air 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Kuopio, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03984743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of sp-ICP-MS to Study the Behavior of Inhaled TiO2 NPs in Lung's Compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Ben Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Nanosafe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles biodistribution studies: Optimization of lung digestion protocols for TiO2 NPs analyses by single particle-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtihel Ben-Dhiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ait-Ben-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European winter conference on plasma spectrochemistry (EWCPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative platform for respiratory route toxicology and exposure to electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. FELASA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two TiO2 nanoparticles toxicity on lung, blood and liver cells after repeated respiratory exposure in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Relier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Nanotoxicology "New tools in risk assessment of nanomaterials" (NANOTOX 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03229539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a probe-sonicator calibration protocol for harmonizaton of batch dispersions used for toxicological testing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stoen Lisbeth</w:t>
+                <w:t xml:space="preserve">A study to assess the ability of different in vitro exposure models to predict in vivo pulmonary adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.144</w:t>
+              <w:t xml:space="preserve">8th International Nanotoxicology Conference (nanoTOX 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854350v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting toxic effects observed in vivo after acute exposure to poorly soluble and inhalable nanomaterials by using more complex in vitro models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bressot</w:t>
+                <w:t xml:space="preserve">Demonstration of a probe-sonicator calibration protocol for harmonizaton of batch dispersions used for toxicological testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keld Alstrup Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kembouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoen Lisbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.132</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854342v1</w:t>
+                <w:t xml:space="preserve">ineris-01854350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study to assess the ability of different in vitro exposure models to predict in vivo pulmonary adverse effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Predicting toxic effects observed in vivo after acute exposure to poorly soluble and inhalable nanomaterials by using more complex in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Egles</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Nanotoxicology Conference (nanoTOX 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Boston, United States. pp.183</w:t>
+              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854721v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to evaluate which in vitro model and exposure method is more predictive for in vivo biological responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Hanot-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la fonctionnalisation de surface des nanoparticules sur leur internalisation et sur les dommages causés à l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Toxicologie "Relations entre Recherche, Evaluation du Risque et Règlementation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific uptakes and damages induced by polystyrene nanobeads according to surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kortulewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D model of air-blood barrier for the study of nanoparticles translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Dekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. World Allergy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970913v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a new coculture model of alveolo-capillary barrier developed to study the translocation and the toxicity of nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Trouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">INRS Occupational Health Research Conference "Risks associated with nanoparticles and nanomaterials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970855v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory response study on a new coculture model of alveolo-capillary barrier treated by TiO2 and SiO2 nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. World Congress on Inflammation "Translating basic research to patient care"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">22. World Allergy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970839v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Characterization of a new coculture model of alveolo-capillary barrier developed to study the translocation and the toxicity of nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. European Congress of Toxicology (EUROTOX 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970854v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary toxicity comparison of raw and super-purified single-wall carbon nanotubes after intra-tracheal instillation in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Inflammatory response study on a new coculture model of alveolo-capillary barrier treated by TiO2 and SiO2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRS Occupational Health Research Conference "Risks associated with nanoparticles and nanomaterials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. World Congress on Inflammation "Translating basic research to patient care"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970813v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicité des nanoparticules : cas des nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès International pluridisciplinaire QUALITA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00973334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an identification of water soluble and water-insoluble allergens of pollen cytoplasmic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les granules cytoplasmiques du pollen sont-ils responsables de l'allergénicité des grains de pollen ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of water-insoluble allergens of the pollen cytoplasmic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Congrès Francophone d'Allergologie (CFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970355v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative cytotoxicity of 27 manufactured nanomaterials in human alveolar epithelial and macrophage cell lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Cytotoxicity of various industrial relevant nanomaterials : carbon nanotubes, titanium dioxide and carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Geys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970414v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxicity of various industrial relevant nanomaterials : carbon nanotubes, titanium dioxide and carbon black</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Les granules cytoplasmiques du pollen sont-ils responsables de l'allergénicité des grains de pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Senechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">3. Congrès Francophone d'Allergologie (CFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970411v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of water-insoluble allergens of the pollen cytoplasmic granules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparative cytotoxicity of 27 manufactured nanomaterials in human alveolar epithelial and macrophage cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970359v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Single-Walled Carbon Nanotubes (SWCNT) Biodistribution and Biological Impact Using 3Helium and Proton MRI in an Intrapulmonary Instilled Rat Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pollen guinea pig model to study adjuvant effects of air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922781v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pollen guinea pig model to study adjuvant effects of air pollutants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Single-Walled Carbon Nanotubes (SWCNT) Biodistribution and Biological Impact Using 3Helium and Proton MRI in an Intrapulmonary Instilled Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cieslar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970358v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the characteristics and allergenicity of fresh and commercialised Phleum pratense pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell toxicity and release of inflammatory cytokines in epithetial lung cells after exposure to aluminium particles of different sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi walled carbon nanotubes can be eliminated by the lung : proposition of hypothetical clearance mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Elgrabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Floriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Boczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of repeated intratracheal instillation of TiO2 and carbon black nanoparticles on the allergic reaction in grass pollen-sensitised rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal par IRM He3 et proton de la biodistribution de nanotubes de carbone dans un modéle expérimental d exposition par voie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cieslar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Elgarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès du GRAMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation of raw or filtered diluted diesel exhaust does not modify the allergic reaction in pollen-sensitized rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lecomte</w:t>
+                <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elgrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stupar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970246v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and simple dispersing technique for carbon nanotubes that can be used for in vivo and in vitro studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Inhalation of raw or filtered diluted diesel exhaust does not modify the allergic reaction in pollen-sensitized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European NanOSH conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">26. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970322v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allergenicity of pollen grains and pollen cytoplasmic granules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A novel and simple dispersing technique for carbon nanotubes that can be used for in vivo and in vitro studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Elgrabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Abella-Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. World Allergy Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">European NanOSH conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970327v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of TiO2 and carbon black nanoparticles induced pulmonary inflammationin in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Allergenicity of pollen grains and pollen cytoplasmic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Robidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Congress of the European Society of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">20. World Allergy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970308v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Helium-3 and Proton imaging of magnetite biodistribution in a rat model of instilled nanoparticles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time course of TiO2 and carbon black nanoparticles induced pulmonary inflammationin in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rogerieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">44. Congress of the European Society of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922783v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution increases pollen allergens bioavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Steerenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of grass pollen allergens following artificial exposure to gaseous air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Marliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intratracheal instillation of starch granules from timoty grass pollen induces an airways allergic reaction in a rat model of allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of The European Academy of Allergology and Clinical Immunology (EAACI 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phleum pratense pollen starch granules induce humoral and cell mediated immune responses in a rat model of allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peltre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dormans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E.T. Whitagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short exposure to low and high concentrations of nitrogen dioxide on immunised BALB/C MICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Inhalation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of pulmonary inflammatory response following exposure to ozone or nitrogen dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of sICAM-1 and sCD44 by cultured pulmonary epithelial cells Modulation by ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulmonary effects of exposure to acetaldehyde or benzaldehyde in ovalbumin-sensitized Guinea-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. European Congress of Toxicology (EUROTOX 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell toxicity and micronuclei induced in vitro by ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ozone exposure on pulmonary epithelial cell b2-adrenergic receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tfibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exposure to low levels of ozone on the rat immune system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity of aldehydes and its relationship with their hydrophobic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALA/ATS International Conference 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low level ozone exposure on rat pulmonary inflammatory response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Inhalation Symposium "Relationships between Respiratory Disease and Exposure to Air Pollution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Hanovre, Germany. pp.242-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of alveolar and interstitial macrophage activation following exposure of rats to ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Inhalation Symposium "Relationships between Respiratory Disease and Exposure to Air Pollution"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1997, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retentissement d'une acidification du milieu sur la glycosylation membranaire de cellules épithéliales de trachée en culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "L'écotoxicologie du compartiment aérien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Rouen, France. pp.249-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12836,709 +12970,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotoxicology : role of physical and chemical characterization and related in vitro, in vivo, and in silico methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavan M.V. Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aurélien Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MANSFIELD, Elisabeth; KAISER, Debra L.; FUJITA, Daisuke; VAN DE VOORDE, Marcel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology and standardization of nanotechnology : protocols and industrial innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.363-379, 2017, Nanotechnology Innovation &amp; Applications, 9783527340392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527800308.ch23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental models in nanotoxicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAHMANI, M. ; MARANO, F. ; HOUDY, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoethics and Nanotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer. Berlin, pp.63-86, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles expérimentaux en nanotoxicologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAHMANI, M. ; MARANO, F. ; HOUDY, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nanosciences Tome 4 : Nanotoxicologie et nanoéthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin. Paris, pp.98-120, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules à base de carbone : pollution particulaire diesel et toxicité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Paramètres chimiques de la toxicité des particules ultra-fines : rôle des substances absorbées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.449-472, 2007, Avis d'Experts</w:t>
+              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.561-572, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969390v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de toxicologie issues de l'environnement : études expérimentales (domaine de l'environnement)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Particules à base de carbone : pollution particulaire diesel et toxicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.283-305, 2007, Avis d'Experts</w:t>
+              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.449-472, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969389v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres chimiques de la toxicité des particules ultra-fines : rôle des substances absorbées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Données de toxicologie issues de l'environnement : études expérimentales (domaine de l'environnement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HERVE-BAZIN, B. ; AMBROISE, D. ; BEMER, D. ; BINET, S. ; COURTOIS, B. ; FUBINI, B. ; GENSDARMES, F. ; JAURAND, M.C. ; LACROIX, G. ; LAFON, D. ; LAUDET, A. ; LISON, D. ; MASSIN, N. ; ROOS, F. ; THOMAS, D. ; WITSCHGER, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanoparticules : un enjeu majeur pour la santé au travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.561-572, 2007, Avis d'Experts</w:t>
+              <w:t xml:space="preserve">, EDP Sciences. Les Ulis, pp.283-305, 2007, Avis d'Experts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969391v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of alveolar and interstitial macrophage activation following exposure of rats to ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberson-Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rogerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sjostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSI Monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NC, pp.247-251, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13548,114 +13682,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales sur les effets biologiques de polluants liés aux émanations de moteurs automobiles (ozone, particules diesel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toxicologie. Université Paris Diderot - Paris 7, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999PA077129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05224325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13802,51 +13936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05599886v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rival" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2026.154467" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05257723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boufalaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ravi Shankar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabriel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.900" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05322712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plumail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2568698" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277128v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madiedo-Podvrsan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sebillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bacari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Nelissen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Anguissola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rocks" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Ritter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thor Larsen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aivt.2017.0034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853471v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Relier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lozano Garcia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cordelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mejia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869614v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862936v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.01.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Nogueira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene C. Mangialavori" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno G. Azoia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa P. Saarria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862554v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123297" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2014.03.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869493v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Divetain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vanbaelinghem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2012.735269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Layachi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045687" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2466-12-38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WOX.0b013e318205ab44" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peltre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bessaad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/17/175103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GVPK8NZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senechal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2009.11.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60TDCZ9N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina Geys" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Abella-Gallart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-5-20" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75BW65S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701775136" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godfrin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Motta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marliere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099079" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Steerenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000091600" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961897v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dormans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.T. Whitagen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2004.01872.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0W3QVDZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080039" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/096293502900000113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaulieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00984100290071199" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695478v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cruz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grolleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986793v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984730v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229568v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben-Dhiab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ait-Ben-Ahmad" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Baillon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turpin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keld Alstrup Jensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kembouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Booth" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoen Lisbeth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971078v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971087v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971088v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970854v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970813v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973334v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desvaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970355v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970414v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geys" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970357v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970412v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970356v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970327v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970308v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970009v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970010v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969760v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rome" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lioret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson-Geneste" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969746v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969734v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969710v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tfibel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969709v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969674v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morlier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monchaux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972087v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjostrand" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971943v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853433v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan M.V. Raja" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aur&#233;lien Sergent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800308.ch23" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969390v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969389v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969391v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969354v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA077129" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Chouan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rival" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherriere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Coz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101167" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05599886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Araujo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nasser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2026.154467" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05257723v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boufalaas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floreani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ravi Shankar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabriel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Sarigiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.900" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05322712v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plumail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fable" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2025.2568698" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04277128v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Madiedo-Podvrsan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sebillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bacari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2023.105641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourgois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2021.1996492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03230216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Nelissen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Haase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Anguissola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rocks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jacobs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081430" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rogerieux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Trouiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Braun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Egles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-018-0260-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Koch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Ritter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gutleb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Thor Larsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aivt.2017.0034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Relier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dubreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Lozano Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cordelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mejia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfx006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862936v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Hanot-Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tubeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Guilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vigneron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2016.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peyret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-016-0171-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869614v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Elgrabli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Beaudouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jbilou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Floriani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Nogueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene C. Mangialavori" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno G. Azoia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa P. Saarria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dekali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kortulewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gamez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123297" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869493v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Blazy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxrep.2014.03.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Divetain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vanbaelinghem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2012.735269" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Armand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dagouassat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2466-12-38" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Layachi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Robidel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045687" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963269v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peltre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320227" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WOX.0b013e318205ab44" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Al Faraj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Luciani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cremillieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S16653" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00495071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courtois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ladeiro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2010.03.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963235v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bessaad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Cieslar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/17/175103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GVPK8NZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Senechal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2009.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60TDCZ9N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00407214v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorina Geys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-6-14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796150v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutra Jean-Pierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963170v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8032608" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Abella-Gallart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2008.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75BW65S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alsaid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Stupar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21571" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZGQZLGT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-5-20" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baulig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Rumelhard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390701775136" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godfrin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Motta" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Marliere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000099079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963000v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Steerenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000091600" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dormans" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E.T. Whitagen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2004.01872.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0W3QVDZK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962895v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000080039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961857v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaulieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cornu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00984100290071199" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lecomte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/096293502900000113" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Cruz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacroix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Grolleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04164760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendon&#231;a Andrade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04336190v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Ashrin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pointart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Medus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03986793v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03976001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27912" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984730v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben Dhiab" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229568v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Ben-Dhiab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ait-Ben-Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Baillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Peiffer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Seze" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turpin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854350v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keld Alstrup Jensen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kembouche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Booth" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoen Lisbeth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855613v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971078v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971087v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971088v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970854v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970813v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970855v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970468v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desvaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970359v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970411v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geys" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970355v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970414v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Remy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922781v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Faraj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cieslar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canet-Soulas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970357v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970412v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970356v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922782v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgarbi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922783v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alsaid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elgrabi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970308v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970009v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969855v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969762v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969760v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rome" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969733v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lioret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberson-Geneste" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969746v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969734v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969710v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tfibel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969709v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jordan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969674v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morlier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monchaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafuma" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sjostrand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971943v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853433v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavan M.V. Raja" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aur&#233;lien Sergent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527800308.ch23" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969417v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969391v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969389v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969354v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05224325v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999PA077129" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>