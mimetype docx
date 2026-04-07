--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1129,338 +1129,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03659008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabbit haemorrhagic disease virus Lagovirus europaeus/GI.1d strain: genome sequencing, in vivo virus replication kinetics, and viral dose effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retrospective studies on rabbit haemorrhagic disease outbreaks caused by RHDV GI.2 virus on farms in France from 2013 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Droillard</w:t>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
+                <w:t xml:space="preserve">Julie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Amelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alassane Keita</w:t>
+                <w:t xml:space="preserve">Sébastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-02962-2⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/WRS.2021.12800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03455554v1</w:t>
+                <w:t xml:space="preserve">anses-03471323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective studies on rabbit haemorrhagic disease outbreaks caused by RHDV GI.2 virus on farms in France from 2013 to 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+                <w:t xml:space="preserve">Rabbit haemorrhagic disease virus Lagovirus europaeus/GI.1d strain: genome sequencing, in vivo virus replication kinetics, and viral dose effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Le Normand</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lopez</w:t>
+                <w:t xml:space="preserve">Alassane Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (2), pp.87. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/WRS.2021.12800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02962-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03471323v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03455554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and evolution of Hare Calicivirus (HaCV), a recentlyidentified lagovirus fromLepus europaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Droillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,338 +1531,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination at the emergence of the pathogenic rabbit haemorrhagic disease virus Lagovirus europaeus/GI.2</w:t>
+                <w:t xml:space="preserve">Retrospective Analysis Shows That Most RHDV GI.1 Strains Circulating Since the Late 1990s in France and Sweden Were Recombinant GI.3P–GI.1d Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Harri Ahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71303-4⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423523v1</w:t>
+                <w:t xml:space="preserve">hal-05423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective Analysis Shows That Most RHDV GI.1 Strains Circulating Since the Late 1990s in France and Sweden Were Recombinant GI.3P–GI.1d Strains</w:t>
+                <w:t xml:space="preserve">Recombination at the emergence of the pathogenic rabbit haemorrhagic disease virus Lagovirus europaeus/GI.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (8), pp.910. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11080910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423546v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Complete Genome Sequence of a Hare Calicivirus Strain Isolated from Lepus europaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Droillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale lagovirus disease outbreaks in European brown hares (Lepus europaeus) in France caused by RHDV2 strains spatially shared with rabbits (Oryctolagus cuniculus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Le Gall-Reculé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,51 +4489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04788285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Ketavong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dusseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zwingelstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04604804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bertagnoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patriz Cavadini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Estev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04456767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Estruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rouco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cavadini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53201-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Antony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fresco-Taboada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mont&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istar Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11030401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02962-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WRS.2021.12800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71303-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Ahola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080910" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01224-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0473-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Lora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Galanina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Pendu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000840" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01243248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Esteves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Capucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Brocchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-81" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zwingelstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d697" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;ralta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0778-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPP05SS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertagnoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santin-Janin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Pontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zwingelstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802357001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portejoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aubineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Botti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boisseson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-002-0908-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C4B29734DC9AC470C91C5A5D1E548A1B0F9579E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04788285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Ketavong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dusseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zwingelstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04604804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bertagnoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patriz Cavadini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Estev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04456767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Estruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rouco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cavadini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53201-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Antony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fresco-Taboada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mont&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istar Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11030401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WRS.2021.12800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02962-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Ahola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71303-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01224-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0473-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Lora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Galanina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Pendu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000840" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01243248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Esteves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Capucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Brocchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-81" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zwingelstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d697" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;ralta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0778-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPP05SS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertagnoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santin-Janin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Pontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zwingelstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802357001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portejoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aubineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Botti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boisseson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-002-0908-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C4B29734DC9AC470C91C5A5D1E548A1B0F9579E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>