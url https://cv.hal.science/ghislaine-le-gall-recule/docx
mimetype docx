--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -1531,295 +1531,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02533007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrospective Analysis Shows That Most RHDV GI.1 Strains Circulating Since the Late 1990s in France and Sweden Were Recombinant GI.3P–GI.1d Strains</w:t>
+                <w:t xml:space="preserve">Recombination at the emergence of the pathogenic rabbit haemorrhagic disease virus Lagovirus europaeus/GI.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harri Ahola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080910⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71303-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423546v1</w:t>
+                <w:t xml:space="preserve">hal-05423523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination at the emergence of the pathogenic rabbit haemorrhagic disease virus Lagovirus europaeus/GI.2</w:t>
+                <w:t xml:space="preserve">Retrospective Analysis Shows That Most RHDV GI.1 Strains Circulating Since the Late 1990s in France and Sweden Were Recombinant GI.3P–GI.1d Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Abrantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harri Ahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Fereshteh Banihashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.14502. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71303-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes11080910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423523v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Complete Genome Sequence of a Hare Calicivirus Strain Isolated from Lepus europaeus</w:t>
               </w:r>
@@ -4134,98 +4134,248 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of Lagovirus europaeus/GI.2 in Reunion Island in 2024: first detection in an Indian Ocean territory and in a new leporid species, the black-collared hare (Lepus nigricollis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Le Gall-Reculé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Decors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of rabbit haemorrhagic disease virus (RDHV) in France during 1993 to 2000 and characterization of RHDVA antigenic variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Gall-Reculé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4284,65 +4434,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Virology. The World of Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Paris, France. pp.236, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4489,51 +4639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04788285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Ketavong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dusseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zwingelstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04604804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bertagnoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patriz Cavadini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Estev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04456767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Estruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rouco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cavadini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53201-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Antony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fresco-Taboada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mont&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istar Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11030401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WRS.2021.12800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02962-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Ahola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080910" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71303-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01224-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0473-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Lora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Galanina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Pendu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000840" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01243248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Esteves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Capucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Brocchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-81" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zwingelstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d697" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;ralta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0778-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPP05SS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertagnoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santin-Janin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Pontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zwingelstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802357001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portejoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aubineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Botti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boisseson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-002-0908-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C4B29734DC9AC470C91C5A5D1E548A1B0F9579E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04788285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Ketavong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Chan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dusseux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zwingelstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Le Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Gall-Recul&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eono" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04604804v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Abrantes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bertagnoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patriz Cavadini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Estev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04456767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Almeida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M Lopes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Estruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rouco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Cavadini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53201-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470548v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillou-Cloarec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Antony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Fresco-Taboada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mont&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istar Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan B&#225;rcena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11030401" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WRS.2021.12800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Droillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Keita" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02962-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02533007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chatel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2020.104310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lopes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71303-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Ahola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Banihashem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080910" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423562v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchandeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01224-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hubert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0473-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01636824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Lopes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Breiman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Lora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Moullac-Vaidye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Galanina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01563782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Pendu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000840" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01243248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jos&#233; Esteves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Gavier-Wid&#233;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Capucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliana Brocchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2014.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-81" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zwingelstein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippe Fages" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gelfi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2010.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassiart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.d697" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;ralta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-010-0778-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZPP05SS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303336v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertagnoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santin-Janin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domnique Pontier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freitas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zwingelstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2008.09.057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Le Gall-Recule" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guionie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450701774835" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802357001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laurent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Portejoie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Aubineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Botti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Boisseson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-002-0908-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C4B29734DC9AC470C91C5A5D1E548A1B0F9579E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautherot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coudert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604179v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>